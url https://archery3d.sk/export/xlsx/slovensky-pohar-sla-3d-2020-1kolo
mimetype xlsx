--- v0 (2026-05-02)
+++ v1 (2026-08-20)
@@ -3974,51 +3974,51 @@
       <c r="F40" t="s">
         <v>161</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>162</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>124</v>
       </c>
       <c r="AJ40">
         <v>40594</v>
       </c>
       <c r="AK40">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>163</v>
       </c>
       <c r="E41" t="s">
         <v>164</v>
       </c>
       <c r="F41" t="s">
         <v>165</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>162</v>
       </c>
       <c r="AE41">
@@ -4209,50 +4209,53 @@
       </c>
       <c r="F47" t="s">
         <v>182</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>162</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>175</v>
       </c>
       <c r="AJ47">
         <v>40386</v>
       </c>
+      <c r="AK47">
+        <v>5</v>
+      </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>183</v>
       </c>
       <c r="E48" t="s">
         <v>164</v>
       </c>
       <c r="F48" t="s">
         <v>184</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>186</v>
       </c>
       <c r="AE48">
         <v>1</v>
@@ -4542,51 +4545,51 @@
       <c r="F57" t="s">
         <v>216</v>
       </c>
       <c r="G57" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I57" t="s">
         <v>28</v>
       </c>
       <c r="J57" t="s">
         <v>217</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>213</v>
       </c>
       <c r="AJ57">
         <v>39902</v>
       </c>
       <c r="AK57">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>218</v>
       </c>
       <c r="E58" t="s">
         <v>219</v>
       </c>
       <c r="F58" t="s">
         <v>220</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I58" t="s">
         <v>221</v>
       </c>
       <c r="J58" t="s">
         <v>162</v>
       </c>
       <c r="AE58">
@@ -4775,51 +4778,51 @@
       <c r="F64" t="s">
         <v>244</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I64" t="s">
         <v>233</v>
       </c>
       <c r="J64" t="s">
         <v>245</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>242</v>
       </c>
       <c r="AJ64">
         <v>40466</v>
       </c>
       <c r="AK64">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>246</v>
       </c>
       <c r="E65" t="s">
         <v>231</v>
       </c>
       <c r="F65" t="s">
         <v>247</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I65" t="s">
         <v>233</v>
       </c>
       <c r="J65" t="s">
         <v>248</v>
       </c>
       <c r="AE65">
@@ -5295,81 +5298,84 @@
       </c>
       <c r="E80" t="s">
         <v>164</v>
       </c>
       <c r="F80" t="s">
         <v>293</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I80" t="s">
         <v>270</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>291</v>
       </c>
       <c r="AJ80">
         <v>39721</v>
       </c>
+      <c r="AK80">
+        <v>5</v>
+      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>294</v>
       </c>
       <c r="E81" t="s">
         <v>295</v>
       </c>
       <c r="F81" t="s">
         <v>296</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I81" t="s">
         <v>270</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>291</v>
       </c>
       <c r="AJ81">
         <v>40247</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>297</v>
       </c>
       <c r="E82" t="s">
         <v>298</v>
       </c>
       <c r="F82" t="s">
         <v>299</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I82" t="s">
         <v>270</v>
       </c>
       <c r="J82" t="s">
         <v>300</v>
       </c>
       <c r="AE82">
@@ -5459,51 +5465,51 @@
       <c r="F85" t="s">
         <v>306</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I85" t="s">
         <v>270</v>
       </c>
       <c r="J85" t="s">
         <v>65</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>291</v>
       </c>
       <c r="AJ85">
         <v>39839</v>
       </c>
       <c r="AK85">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>273</v>
       </c>
       <c r="E86" t="s">
         <v>164</v>
       </c>
       <c r="F86" t="s">
         <v>307</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I86" t="s">
         <v>270</v>
       </c>
       <c r="J86" t="s">
         <v>65</v>
       </c>
       <c r="AE86">
@@ -5828,53 +5834,50 @@
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I96" t="s">
         <v>338</v>
       </c>
       <c r="J96" t="s">
         <v>234</v>
       </c>
       <c r="AD96" t="s">
         <v>339</v>
       </c>
       <c r="AE96">
         <v>2</v>
       </c>
       <c r="AI96" t="s">
         <v>340</v>
       </c>
       <c r="AJ96">
         <v>40493</v>
       </c>
-      <c r="AK96">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>341</v>
       </c>
       <c r="E97" t="s">
         <v>342</v>
       </c>
       <c r="F97" t="s">
         <v>343</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="4" t="s">
         <v>75</v>
       </c>
       <c r="I97" t="s">
         <v>338</v>
       </c>
       <c r="J97" t="s">
         <v>162</v>
       </c>
       <c r="AE97">
         <v>1</v>
@@ -6573,53 +6576,50 @@
       </c>
       <c r="F119" t="s">
         <v>411</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I119" t="s">
         <v>353</v>
       </c>
       <c r="J119" t="s">
         <v>76</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AI119" t="s">
         <v>406</v>
       </c>
       <c r="AJ119">
         <v>40270</v>
       </c>
-      <c r="AK119">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>412</v>
       </c>
       <c r="E120" t="s">
         <v>413</v>
       </c>
       <c r="F120" t="s">
         <v>414</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I120" t="s">
         <v>353</v>
       </c>
       <c r="J120" t="s">
         <v>415</v>
       </c>
       <c r="AI120" t="s">
         <v>406</v>
@@ -7476,51 +7476,51 @@
       <c r="F147" t="s">
         <v>495</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I147" t="s">
         <v>428</v>
       </c>
       <c r="J147" t="s">
         <v>310</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AI147" t="s">
         <v>493</v>
       </c>
       <c r="AJ147">
         <v>40066</v>
       </c>
       <c r="AK147">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>496</v>
       </c>
       <c r="E148" t="s">
         <v>497</v>
       </c>
       <c r="F148" t="s">
         <v>498</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I148" t="s">
         <v>428</v>
       </c>
       <c r="J148" t="s">
         <v>484</v>
       </c>
       <c r="AE148">
@@ -7543,51 +7543,51 @@
       <c r="F149" t="s">
         <v>501</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I149" t="s">
         <v>428</v>
       </c>
       <c r="J149" t="s">
         <v>365</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AI149" t="s">
         <v>493</v>
       </c>
       <c r="AJ149">
         <v>40405</v>
       </c>
       <c r="AK149">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>407</v>
       </c>
       <c r="E150" t="s">
         <v>113</v>
       </c>
       <c r="F150" t="s">
         <v>502</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I150" t="s">
         <v>428</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AI150" t="s">
@@ -7674,84 +7674,87 @@
       <c r="F153" t="s">
         <v>511</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I153" t="s">
         <v>428</v>
       </c>
       <c r="J153" t="s">
         <v>228</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AI153" t="s">
         <v>509</v>
       </c>
       <c r="AJ153">
         <v>40281</v>
       </c>
       <c r="AK153">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="154" spans="1:37">
       <c r="D154" t="s">
         <v>512</v>
       </c>
       <c r="E154" t="s">
         <v>346</v>
       </c>
       <c r="F154" t="s">
         <v>513</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I154" t="s">
         <v>428</v>
       </c>
       <c r="J154" t="s">
         <v>514</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AI154" t="s">
         <v>509</v>
       </c>
       <c r="AJ154">
         <v>40302</v>
       </c>
+      <c r="AK154">
+        <v>4</v>
+      </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>515</v>
       </c>
       <c r="E155" t="s">
         <v>133</v>
       </c>
       <c r="F155" t="s">
         <v>516</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I155" t="s">
         <v>428</v>
       </c>
       <c r="J155" t="s">
         <v>365</v>
       </c>
       <c r="AE155">
         <v>1</v>
@@ -9057,51 +9060,51 @@
       <c r="F195" t="s">
         <v>623</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I195" t="s">
         <v>522</v>
       </c>
       <c r="J195" t="s">
         <v>234</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AI195" t="s">
         <v>604</v>
       </c>
       <c r="AJ195">
         <v>40554</v>
       </c>
       <c r="AK195">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>567</v>
       </c>
       <c r="E196" t="s">
         <v>624</v>
       </c>
       <c r="F196" t="s">
         <v>625</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I196" t="s">
         <v>522</v>
       </c>
       <c r="J196" t="s">
         <v>162</v>
       </c>
       <c r="AI196" t="s">
@@ -9613,51 +9616,51 @@
       <c r="F212" t="s">
         <v>664</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I212" t="s">
         <v>522</v>
       </c>
       <c r="J212" t="s">
         <v>248</v>
       </c>
       <c r="AE212">
         <v>1</v>
       </c>
       <c r="AI212" t="s">
         <v>652</v>
       </c>
       <c r="AJ212">
         <v>39769</v>
       </c>
       <c r="AK212">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>662</v>
       </c>
       <c r="E213" t="s">
         <v>504</v>
       </c>
       <c r="F213" t="s">
         <v>665</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I213" t="s">
         <v>522</v>
       </c>
       <c r="J213" t="s">
         <v>248</v>
       </c>
       <c r="AE213">