--- v1 (2026-08-20)
+++ v2 (2026-09-22)
@@ -3604,51 +3604,51 @@
       <c r="F29" t="s">
         <v>127</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>34</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>124</v>
       </c>
       <c r="AJ29">
         <v>39692</v>
       </c>
       <c r="AK29">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>128</v>
       </c>
       <c r="E30" t="s">
         <v>129</v>
       </c>
       <c r="F30" t="s">
         <v>130</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>131</v>
       </c>
       <c r="AE30">
@@ -3808,51 +3808,51 @@
       <c r="E35" t="s">
         <v>58</v>
       </c>
       <c r="F35" t="s">
         <v>147</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>124</v>
       </c>
       <c r="AJ35">
         <v>39763</v>
       </c>
       <c r="AK35">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>148</v>
       </c>
       <c r="E36" t="s">
         <v>149</v>
       </c>
       <c r="F36" t="s">
         <v>150</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>29</v>
       </c>
       <c r="AE36">
@@ -4778,51 +4778,51 @@
       <c r="F64" t="s">
         <v>244</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I64" t="s">
         <v>233</v>
       </c>
       <c r="J64" t="s">
         <v>245</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>242</v>
       </c>
       <c r="AJ64">
         <v>40466</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>246</v>
       </c>
       <c r="E65" t="s">
         <v>231</v>
       </c>
       <c r="F65" t="s">
         <v>247</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I65" t="s">
         <v>233</v>
       </c>
       <c r="J65" t="s">
         <v>248</v>
       </c>
       <c r="AE65">
@@ -5298,53 +5298,50 @@
       </c>
       <c r="E80" t="s">
         <v>164</v>
       </c>
       <c r="F80" t="s">
         <v>293</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I80" t="s">
         <v>270</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>291</v>
       </c>
       <c r="AJ80">
         <v>39721</v>
       </c>
-      <c r="AK80">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>294</v>
       </c>
       <c r="E81" t="s">
         <v>295</v>
       </c>
       <c r="F81" t="s">
         <v>296</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I81" t="s">
         <v>270</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>291</v>
@@ -5401,51 +5398,51 @@
       <c r="F83" t="s">
         <v>302</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I83" t="s">
         <v>270</v>
       </c>
       <c r="J83" t="s">
         <v>76</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AI83" t="s">
         <v>291</v>
       </c>
       <c r="AJ83">
         <v>40079</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>303</v>
       </c>
       <c r="E84" t="s">
         <v>195</v>
       </c>
       <c r="F84" t="s">
         <v>304</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I84" t="s">
         <v>270</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
@@ -8836,51 +8833,51 @@
       <c r="F188" t="s">
         <v>607</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I188" t="s">
         <v>522</v>
       </c>
       <c r="J188" t="s">
         <v>162</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AI188" t="s">
         <v>604</v>
       </c>
       <c r="AJ188">
         <v>39707</v>
       </c>
       <c r="AK188">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>564</v>
       </c>
       <c r="E189" t="s">
         <v>608</v>
       </c>
       <c r="F189" t="s">
         <v>609</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I189" t="s">
         <v>522</v>
       </c>
       <c r="J189" t="s">
         <v>361</v>
       </c>
       <c r="AE189">
@@ -9441,51 +9438,51 @@
       <c r="F207" t="s">
         <v>651</v>
       </c>
       <c r="G207" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H207" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I207" t="s">
         <v>522</v>
       </c>
       <c r="J207" t="s">
         <v>34</v>
       </c>
       <c r="AE207">
         <v>1</v>
       </c>
       <c r="AI207" t="s">
         <v>652</v>
       </c>
       <c r="AJ207">
         <v>39701</v>
       </c>
       <c r="AK207">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="208" spans="1:37">
       <c r="D208" t="s">
         <v>580</v>
       </c>
       <c r="E208" t="s">
         <v>653</v>
       </c>
       <c r="F208" t="s">
         <v>654</v>
       </c>
       <c r="G208" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H208" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I208" t="s">
         <v>522</v>
       </c>
       <c r="J208" t="s">
         <v>76</v>
       </c>
       <c r="AE208">
@@ -9616,51 +9613,51 @@
       <c r="F212" t="s">
         <v>664</v>
       </c>
       <c r="G212" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H212" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I212" t="s">
         <v>522</v>
       </c>
       <c r="J212" t="s">
         <v>248</v>
       </c>
       <c r="AE212">
         <v>1</v>
       </c>
       <c r="AI212" t="s">
         <v>652</v>
       </c>
       <c r="AJ212">
         <v>39769</v>
       </c>
       <c r="AK212">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="213" spans="1:37">
       <c r="D213" t="s">
         <v>662</v>
       </c>
       <c r="E213" t="s">
         <v>504</v>
       </c>
       <c r="F213" t="s">
         <v>665</v>
       </c>
       <c r="G213" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H213" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I213" t="s">
         <v>522</v>
       </c>
       <c r="J213" t="s">
         <v>248</v>
       </c>
       <c r="AE213">