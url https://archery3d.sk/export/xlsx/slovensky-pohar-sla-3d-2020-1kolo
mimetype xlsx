--- v2 (2026-09-22)
+++ v3 (2026-10-19)
@@ -3875,51 +3875,51 @@
       <c r="F37" t="s">
         <v>153</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>106</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>124</v>
       </c>
       <c r="AJ37">
         <v>39779</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>154</v>
       </c>
       <c r="E38" t="s">
         <v>136</v>
       </c>
       <c r="F38" t="s">
         <v>155</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>29</v>
       </c>
       <c r="AE38">
@@ -4210,51 +4210,51 @@
       <c r="F47" t="s">
         <v>182</v>
       </c>
       <c r="G47" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I47" t="s">
         <v>28</v>
       </c>
       <c r="J47" t="s">
         <v>162</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>175</v>
       </c>
       <c r="AJ47">
         <v>40386</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>183</v>
       </c>
       <c r="E48" t="s">
         <v>164</v>
       </c>
       <c r="F48" t="s">
         <v>184</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I48" t="s">
         <v>28</v>
       </c>
       <c r="J48" t="s">
         <v>186</v>
       </c>
       <c r="AE48">
@@ -4778,51 +4778,51 @@
       <c r="F64" t="s">
         <v>244</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I64" t="s">
         <v>233</v>
       </c>
       <c r="J64" t="s">
         <v>245</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>242</v>
       </c>
       <c r="AJ64">
         <v>40466</v>
       </c>
       <c r="AK64">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>246</v>
       </c>
       <c r="E65" t="s">
         <v>231</v>
       </c>
       <c r="F65" t="s">
         <v>247</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I65" t="s">
         <v>233</v>
       </c>
       <c r="J65" t="s">
         <v>248</v>
       </c>
       <c r="AE65">
@@ -5298,50 +5298,53 @@
       </c>
       <c r="E80" t="s">
         <v>164</v>
       </c>
       <c r="F80" t="s">
         <v>293</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I80" t="s">
         <v>270</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AI80" t="s">
         <v>291</v>
       </c>
       <c r="AJ80">
         <v>39721</v>
       </c>
+      <c r="AK80">
+        <v>4</v>
+      </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
         <v>294</v>
       </c>
       <c r="E81" t="s">
         <v>295</v>
       </c>
       <c r="F81" t="s">
         <v>296</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I81" t="s">
         <v>270</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>291</v>
@@ -5462,51 +5465,51 @@
       <c r="F85" t="s">
         <v>306</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I85" t="s">
         <v>270</v>
       </c>
       <c r="J85" t="s">
         <v>65</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>291</v>
       </c>
       <c r="AJ85">
         <v>39839</v>
       </c>
       <c r="AK85">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>273</v>
       </c>
       <c r="E86" t="s">
         <v>164</v>
       </c>
       <c r="F86" t="s">
         <v>307</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I86" t="s">
         <v>270</v>
       </c>
       <c r="J86" t="s">
         <v>65</v>
       </c>
       <c r="AE86">
@@ -5893,51 +5896,51 @@
       <c r="E98" t="s">
         <v>346</v>
       </c>
       <c r="F98" t="s">
         <v>347</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I98" t="s">
         <v>338</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>348</v>
       </c>
       <c r="AJ98">
         <v>40499</v>
       </c>
       <c r="AK98">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>349</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" t="s">
         <v>350</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I99" t="s">
         <v>338</v>
       </c>
       <c r="J99" t="s">
         <v>86</v>
       </c>
       <c r="AE99">
@@ -6356,51 +6359,51 @@
       <c r="F112" t="s">
         <v>394</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I112" t="s">
         <v>353</v>
       </c>
       <c r="J112" t="s">
         <v>76</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
         <v>383</v>
       </c>
       <c r="AJ112">
         <v>40269</v>
       </c>
       <c r="AK112">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>395</v>
       </c>
       <c r="E113" t="s">
         <v>136</v>
       </c>
       <c r="F113" t="s">
         <v>396</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I113" t="s">
         <v>353</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AI113" t="s">
@@ -7706,51 +7709,51 @@
       <c r="F154" t="s">
         <v>513</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I154" t="s">
         <v>428</v>
       </c>
       <c r="J154" t="s">
         <v>514</v>
       </c>
       <c r="AE154">
         <v>1</v>
       </c>
       <c r="AI154" t="s">
         <v>509</v>
       </c>
       <c r="AJ154">
         <v>40302</v>
       </c>
       <c r="AK154">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="155" spans="1:37">
       <c r="D155" t="s">
         <v>515</v>
       </c>
       <c r="E155" t="s">
         <v>133</v>
       </c>
       <c r="F155" t="s">
         <v>516</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I155" t="s">
         <v>428</v>
       </c>
       <c r="J155" t="s">
         <v>365</v>
       </c>
       <c r="AE155">