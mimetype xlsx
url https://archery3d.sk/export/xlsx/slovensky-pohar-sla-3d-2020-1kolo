--- v3 (2026-10-19)
+++ v4 (2026-11-08)
@@ -3705,87 +3705,84 @@
       </c>
       <c r="F32" t="s">
         <v>137</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>138</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>124</v>
       </c>
       <c r="AJ32">
         <v>39741</v>
       </c>
-      <c r="AK32">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>139</v>
       </c>
       <c r="E33" t="s">
         <v>140</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>142</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AI33" t="s">
         <v>124</v>
       </c>
       <c r="AJ33">
         <v>39750</v>
       </c>
       <c r="AK33">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
         <v>143</v>
       </c>
       <c r="E34" t="s">
         <v>44</v>
       </c>
       <c r="F34" t="s">
         <v>144</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>145</v>
       </c>
       <c r="AE34">
@@ -4615,51 +4612,51 @@
       <c r="F59" t="s">
         <v>224</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I59" t="s">
         <v>221</v>
       </c>
       <c r="J59" t="s">
         <v>47</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>222</v>
       </c>
       <c r="AJ59">
         <v>40369</v>
       </c>
       <c r="AK59">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>225</v>
       </c>
       <c r="E60" t="s">
         <v>226</v>
       </c>
       <c r="F60" t="s">
         <v>227</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I60" t="s">
         <v>221</v>
       </c>
       <c r="J60" t="s">
         <v>228</v>
       </c>
       <c r="AE60">
@@ -4778,51 +4775,51 @@
       <c r="F64" t="s">
         <v>244</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I64" t="s">
         <v>233</v>
       </c>
       <c r="J64" t="s">
         <v>245</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>242</v>
       </c>
       <c r="AJ64">
         <v>40466</v>
       </c>
       <c r="AK64">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>246</v>
       </c>
       <c r="E65" t="s">
         <v>231</v>
       </c>
       <c r="F65" t="s">
         <v>247</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I65" t="s">
         <v>233</v>
       </c>
       <c r="J65" t="s">
         <v>248</v>
       </c>
       <c r="AE65">
@@ -5797,51 +5794,51 @@
       <c r="E95" t="s">
         <v>333</v>
       </c>
       <c r="F95" t="s">
         <v>334</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>185</v>
       </c>
       <c r="I95" t="s">
         <v>270</v>
       </c>
       <c r="J95" t="s">
         <v>239</v>
       </c>
       <c r="AI95" t="s">
         <v>323</v>
       </c>
       <c r="AJ95">
         <v>40382</v>
       </c>
       <c r="AK95">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>335</v>
       </c>
       <c r="E96" t="s">
         <v>336</v>
       </c>
       <c r="F96" t="s">
         <v>337</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I96" t="s">
         <v>338</v>
       </c>
       <c r="J96" t="s">
         <v>234</v>
       </c>
       <c r="AD96" t="s">
@@ -5896,51 +5893,51 @@
       <c r="E98" t="s">
         <v>346</v>
       </c>
       <c r="F98" t="s">
         <v>347</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I98" t="s">
         <v>338</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>348</v>
       </c>
       <c r="AJ98">
         <v>40499</v>
       </c>
       <c r="AK98">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
         <v>349</v>
       </c>
       <c r="E99" t="s">
         <v>24</v>
       </c>
       <c r="F99" t="s">
         <v>350</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I99" t="s">
         <v>338</v>
       </c>
       <c r="J99" t="s">
         <v>86</v>
       </c>
       <c r="AE99">
@@ -7220,51 +7217,51 @@
       <c r="F139" t="s">
         <v>477</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I139" t="s">
         <v>428</v>
       </c>
       <c r="J139" t="s">
         <v>204</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">
         <v>461</v>
       </c>
       <c r="AJ139">
         <v>39733</v>
       </c>
       <c r="AK139">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>478</v>
       </c>
       <c r="E140" t="s">
         <v>41</v>
       </c>
       <c r="F140" t="s">
         <v>479</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I140" t="s">
         <v>428</v>
       </c>
       <c r="J140" t="s">
         <v>29</v>
       </c>
       <c r="AE140">
@@ -9511,51 +9508,51 @@
       <c r="F209" t="s">
         <v>656</v>
       </c>
       <c r="G209" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H209" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I209" t="s">
         <v>522</v>
       </c>
       <c r="J209" t="s">
         <v>204</v>
       </c>
       <c r="AE209">
         <v>1</v>
       </c>
       <c r="AI209" t="s">
         <v>652</v>
       </c>
       <c r="AJ209">
         <v>39734</v>
       </c>
       <c r="AK209">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="210" spans="1:37">
       <c r="D210" t="s">
         <v>590</v>
       </c>
       <c r="E210" t="s">
         <v>657</v>
       </c>
       <c r="F210" t="s">
         <v>658</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>64</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>123</v>
       </c>
       <c r="I210" t="s">
         <v>522</v>
       </c>
       <c r="J210" t="s">
         <v>415</v>
       </c>
       <c r="AE210">