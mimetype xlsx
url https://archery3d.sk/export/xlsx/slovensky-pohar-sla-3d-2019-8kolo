--- v0 (2026-05-04)
+++ v1 (2026-09-05)
@@ -2808,51 +2808,51 @@
       <c r="F24" t="s">
         <v>118</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>119</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>102</v>
       </c>
       <c r="AJ24">
         <v>35202</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>120</v>
       </c>
       <c r="E25" t="s">
         <v>121</v>
       </c>
       <c r="F25" t="s">
         <v>122</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>123</v>
       </c>
       <c r="AE25">
@@ -2973,50 +2973,53 @@
       </c>
       <c r="F29" t="s">
         <v>134</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>119</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>135</v>
       </c>
       <c r="AJ29">
         <v>35102</v>
       </c>
+      <c r="AK29">
+        <v>5</v>
+      </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>136</v>
       </c>
       <c r="E30" t="s">
         <v>137</v>
       </c>
       <c r="F30" t="s">
         <v>138</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>139</v>
       </c>
       <c r="AE30">
         <v>1</v>
@@ -3073,51 +3076,51 @@
       <c r="F32" t="s">
         <v>146</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>147</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>135</v>
       </c>
       <c r="AJ32">
         <v>34144</v>
       </c>
       <c r="AK32">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>148</v>
       </c>
       <c r="E33" t="s">
         <v>149</v>
       </c>
       <c r="F33" t="s">
         <v>150</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>151</v>
       </c>
       <c r="AE33">
@@ -3871,51 +3874,51 @@
       <c r="F56" t="s">
         <v>242</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I56" t="s">
         <v>210</v>
       </c>
       <c r="J56" t="s">
         <v>51</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AI56" t="s">
         <v>243</v>
       </c>
       <c r="AJ56">
         <v>33024</v>
       </c>
       <c r="AK56">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>244</v>
       </c>
       <c r="E57" t="s">
         <v>245</v>
       </c>
       <c r="F57" t="s">
         <v>246</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I57" t="s">
         <v>210</v>
       </c>
       <c r="J57" t="s">
         <v>247</v>
       </c>
       <c r="AE57">
@@ -3995,50 +3998,53 @@
       </c>
       <c r="E60" t="s">
         <v>130</v>
       </c>
       <c r="F60" t="s">
         <v>254</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I60" t="s">
         <v>210</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
         <v>243</v>
       </c>
       <c r="AJ60">
         <v>32642</v>
       </c>
+      <c r="AK60">
+        <v>5</v>
+      </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>255</v>
       </c>
       <c r="E61" t="s">
         <v>130</v>
       </c>
       <c r="F61" t="s">
         <v>256</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I61" t="s">
         <v>210</v>
       </c>
       <c r="J61" t="s">
         <v>221</v>
       </c>
       <c r="AE61">
         <v>1</v>
@@ -4063,51 +4069,51 @@
       <c r="F62" t="s">
         <v>258</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I62" t="s">
         <v>210</v>
       </c>
       <c r="J62" t="s">
         <v>259</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>243</v>
       </c>
       <c r="AJ62">
         <v>32151</v>
       </c>
       <c r="AK62">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>260</v>
       </c>
       <c r="E63" t="s">
         <v>99</v>
       </c>
       <c r="F63" t="s">
         <v>261</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I63" t="s">
         <v>210</v>
       </c>
       <c r="J63" t="s">
         <v>163</v>
       </c>
       <c r="AE63">
@@ -4200,51 +4206,51 @@
       <c r="F66" t="s">
         <v>271</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I66" t="s">
         <v>210</v>
       </c>
       <c r="J66" t="s">
         <v>259</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>268</v>
       </c>
       <c r="AJ66">
         <v>32152</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>272</v>
       </c>
       <c r="E67" t="s">
         <v>172</v>
       </c>
       <c r="F67" t="s">
         <v>273</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I67" t="s">
         <v>210</v>
       </c>
       <c r="J67" t="s">
         <v>221</v>
       </c>
       <c r="AE67">
@@ -5125,50 +5131,53 @@
       </c>
       <c r="F94" t="s">
         <v>360</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I94" t="s">
         <v>323</v>
       </c>
       <c r="J94" t="s">
         <v>324</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AI94" t="s">
         <v>361</v>
       </c>
       <c r="AJ94">
         <v>34796</v>
       </c>
+      <c r="AK94">
+        <v>5</v>
+      </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>362</v>
       </c>
       <c r="E95" t="s">
         <v>363</v>
       </c>
       <c r="F95" t="s">
         <v>364</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I95" t="s">
         <v>323</v>
       </c>
       <c r="J95" t="s">
         <v>240</v>
       </c>
       <c r="AE95">
         <v>1</v>
@@ -5285,87 +5294,84 @@
       </c>
       <c r="F99" t="s">
         <v>379</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I99" t="s">
         <v>369</v>
       </c>
       <c r="J99" t="s">
         <v>202</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>380</v>
       </c>
       <c r="AJ99">
         <v>32367</v>
       </c>
-      <c r="AK99">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>381</v>
       </c>
       <c r="E100" t="s">
         <v>382</v>
       </c>
       <c r="F100" t="s">
         <v>383</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I100" t="s">
         <v>369</v>
       </c>
       <c r="J100" t="s">
         <v>202</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>380</v>
       </c>
       <c r="AJ100">
         <v>29058</v>
       </c>
       <c r="AK100">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>384</v>
       </c>
       <c r="E101" t="s">
         <v>385</v>
       </c>
       <c r="F101" t="s">
         <v>386</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I101" t="s">
         <v>369</v>
       </c>
       <c r="J101" t="s">
         <v>324</v>
       </c>
       <c r="AI101" t="s">
@@ -5417,51 +5423,51 @@
       <c r="F103" t="s">
         <v>390</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I103" t="s">
         <v>369</v>
       </c>
       <c r="J103" t="s">
         <v>324</v>
       </c>
       <c r="AE103">
         <v>1</v>
       </c>
       <c r="AI103" t="s">
         <v>380</v>
       </c>
       <c r="AJ103">
         <v>34804</v>
       </c>
       <c r="AK103">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="104" spans="1:37">
       <c r="D104" t="s">
         <v>391</v>
       </c>
       <c r="E104" t="s">
         <v>392</v>
       </c>
       <c r="F104" t="s">
         <v>393</v>
       </c>
       <c r="G104" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I104" t="s">
         <v>369</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AI104" t="s">
@@ -5481,86 +5487,86 @@
       <c r="F105" t="s">
         <v>396</v>
       </c>
       <c r="G105" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I105" t="s">
         <v>369</v>
       </c>
       <c r="J105" t="s">
         <v>265</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>394</v>
       </c>
       <c r="AJ105">
         <v>31343</v>
       </c>
       <c r="AK105">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>397</v>
       </c>
       <c r="E106" t="s">
         <v>398</v>
       </c>
       <c r="F106" t="s">
         <v>399</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I106" t="s">
         <v>369</v>
       </c>
       <c r="J106" t="s">
         <v>400</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>394</v>
       </c>
       <c r="AJ106">
         <v>35049</v>
       </c>
       <c r="AK106">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>401</v>
       </c>
       <c r="E107" t="s">
         <v>176</v>
       </c>
       <c r="F107" t="s">
         <v>402</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I107" t="s">
         <v>369</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
@@ -5618,51 +5624,51 @@
       <c r="F109" t="s">
         <v>407</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>154</v>
       </c>
       <c r="I109" t="s">
         <v>369</v>
       </c>
       <c r="J109" t="s">
         <v>163</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AI109" t="s">
         <v>403</v>
       </c>
       <c r="AJ109">
         <v>35216</v>
       </c>
       <c r="AK109">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>408</v>
       </c>
       <c r="E110" t="s">
         <v>367</v>
       </c>
       <c r="F110" t="s">
         <v>409</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I110" t="s">
         <v>410</v>
       </c>
       <c r="J110" t="s">
         <v>70</v>
       </c>
       <c r="AD110" t="s">
@@ -6442,51 +6448,51 @@
       <c r="F134" t="s">
         <v>470</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I134" t="s">
         <v>410</v>
       </c>
       <c r="J134" t="s">
         <v>216</v>
       </c>
       <c r="AE134">
         <v>2</v>
       </c>
       <c r="AI134" t="s">
         <v>444</v>
       </c>
       <c r="AJ134">
         <v>31476</v>
       </c>
       <c r="AK134">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>424</v>
       </c>
       <c r="E135" t="s">
         <v>471</v>
       </c>
       <c r="F135" t="s">
         <v>472</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I135" t="s">
         <v>410</v>
       </c>
       <c r="J135" t="s">
         <v>108</v>
       </c>
       <c r="AE135">