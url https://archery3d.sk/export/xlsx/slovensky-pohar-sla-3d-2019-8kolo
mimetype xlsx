--- v1 (2026-09-05)
+++ v2 (2026-09-25)
@@ -2910,51 +2910,51 @@
       <c r="E27" t="s">
         <v>128</v>
       </c>
       <c r="F27" t="s">
         <v>129</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>102</v>
       </c>
       <c r="AJ27">
         <v>35250</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>85</v>
       </c>
       <c r="E28" t="s">
         <v>130</v>
       </c>
       <c r="F28" t="s">
         <v>131</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">