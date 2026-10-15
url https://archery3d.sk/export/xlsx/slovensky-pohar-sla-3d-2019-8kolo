--- v2 (2026-09-25)
+++ v3 (2026-10-15)
@@ -2974,51 +2974,51 @@
       <c r="F29" t="s">
         <v>134</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>119</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>135</v>
       </c>
       <c r="AJ29">
         <v>35102</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>136</v>
       </c>
       <c r="E30" t="s">
         <v>137</v>
       </c>
       <c r="F30" t="s">
         <v>138</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>139</v>
       </c>
       <c r="AE30">
@@ -3874,51 +3874,51 @@
       <c r="F56" t="s">
         <v>242</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I56" t="s">
         <v>210</v>
       </c>
       <c r="J56" t="s">
         <v>51</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AI56" t="s">
         <v>243</v>
       </c>
       <c r="AJ56">
         <v>33024</v>
       </c>
       <c r="AK56">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>244</v>
       </c>
       <c r="E57" t="s">
         <v>245</v>
       </c>
       <c r="F57" t="s">
         <v>246</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I57" t="s">
         <v>210</v>
       </c>
       <c r="J57" t="s">
         <v>247</v>
       </c>
       <c r="AE57">
@@ -3999,51 +3999,51 @@
       <c r="E60" t="s">
         <v>130</v>
       </c>
       <c r="F60" t="s">
         <v>254</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I60" t="s">
         <v>210</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
         <v>243</v>
       </c>
       <c r="AJ60">
         <v>32642</v>
       </c>
       <c r="AK60">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>255</v>
       </c>
       <c r="E61" t="s">
         <v>130</v>
       </c>
       <c r="F61" t="s">
         <v>256</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I61" t="s">
         <v>210</v>
       </c>
       <c r="J61" t="s">
         <v>221</v>
       </c>
       <c r="AE61">