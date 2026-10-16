--- v4 (2026-09-08)
+++ v5 (2026-10-16)
@@ -3136,51 +3136,51 @@
       <c r="E23" t="s">
         <v>109</v>
       </c>
       <c r="F23" t="s">
         <v>110</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>93</v>
       </c>
       <c r="AJ23">
         <v>33392</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>111</v>
       </c>
       <c r="E24" t="s">
         <v>112</v>
       </c>
       <c r="F24" t="s">
         <v>113</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>114</v>
       </c>
       <c r="AE24">
@@ -3340,51 +3340,51 @@
       <c r="F29" t="s">
         <v>129</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>130</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>93</v>
       </c>
       <c r="AJ29">
         <v>26560</v>
       </c>
       <c r="AK29">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>131</v>
       </c>
       <c r="E30" t="s">
         <v>132</v>
       </c>
       <c r="F30" t="s">
         <v>133</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>134</v>
       </c>
       <c r="AE30">
@@ -3442,51 +3442,51 @@
       <c r="F32" t="s">
         <v>142</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>103</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>135</v>
       </c>
       <c r="AJ32">
         <v>33528</v>
       </c>
       <c r="AK32">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>143</v>
       </c>
       <c r="E33" t="s">
         <v>144</v>
       </c>
       <c r="F33" t="s">
         <v>145</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>147</v>
       </c>
       <c r="AE33">
@@ -4604,51 +4604,51 @@
       <c r="E67" t="s">
         <v>90</v>
       </c>
       <c r="F67" t="s">
         <v>265</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I67" t="s">
         <v>221</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>255</v>
       </c>
       <c r="AJ67">
         <v>32641</v>
       </c>
       <c r="AK67">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>266</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" t="s">
         <v>267</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I68" t="s">
         <v>221</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
@@ -4729,86 +4729,86 @@
       <c r="E71" t="s">
         <v>203</v>
       </c>
       <c r="F71" t="s">
         <v>274</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I71" t="s">
         <v>221</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AI71" t="s">
         <v>255</v>
       </c>
       <c r="AJ71">
         <v>32712</v>
       </c>
       <c r="AK71">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
         <v>275</v>
       </c>
       <c r="E72" t="s">
         <v>43</v>
       </c>
       <c r="F72" t="s">
         <v>276</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I72" t="s">
         <v>221</v>
       </c>
       <c r="J72" t="s">
         <v>45</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>255</v>
       </c>
       <c r="AJ72">
         <v>33020</v>
       </c>
       <c r="AK72">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>277</v>
       </c>
       <c r="E73" t="s">
         <v>278</v>
       </c>
       <c r="F73" t="s">
         <v>279</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I73" t="s">
         <v>221</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
@@ -5579,51 +5579,51 @@
       <c r="F97" t="s">
         <v>353</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I97" t="s">
         <v>325</v>
       </c>
       <c r="J97" t="s">
         <v>169</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>341</v>
       </c>
       <c r="AJ97">
         <v>33712</v>
       </c>
       <c r="AK97">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>354</v>
       </c>
       <c r="E98" t="s">
         <v>99</v>
       </c>
       <c r="F98" t="s">
         <v>355</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I98" t="s">
         <v>325</v>
       </c>
       <c r="J98" t="s">
         <v>346</v>
       </c>
       <c r="AE98">
@@ -6786,51 +6786,51 @@
       <c r="F135" t="s">
         <v>465</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I135" t="s">
         <v>382</v>
       </c>
       <c r="J135" t="s">
         <v>178</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AI135" t="s">
         <v>457</v>
       </c>
       <c r="AJ135">
         <v>33502</v>
       </c>
       <c r="AK135">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>466</v>
       </c>
       <c r="E136" t="s">
         <v>467</v>
       </c>
       <c r="F136" t="s">
         <v>468</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I136" t="s">
         <v>469</v>
       </c>
       <c r="J136" t="s">
         <v>227</v>
       </c>
       <c r="AD136" t="s">
@@ -7933,51 +7933,51 @@
       <c r="F170" t="s">
         <v>562</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I170" t="s">
         <v>469</v>
       </c>
       <c r="J170" t="s">
         <v>103</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
         <v>521</v>
       </c>
       <c r="AJ170">
         <v>33471</v>
       </c>
       <c r="AK170">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>563</v>
       </c>
       <c r="E171" t="s">
         <v>210</v>
       </c>
       <c r="F171" t="s">
         <v>564</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I171" t="s">
         <v>469</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AI171" t="s">