--- v5 (2026-10-16)
+++ v6 (2026-11-05)
@@ -3004,53 +3004,50 @@
       </c>
       <c r="F19" t="s">
         <v>96</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>97</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>93</v>
       </c>
       <c r="AJ19">
         <v>33032</v>
       </c>
-      <c r="AK19">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>98</v>
       </c>
       <c r="E20" t="s">
         <v>99</v>
       </c>
       <c r="F20" t="s">
         <v>100</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>51</v>
       </c>
       <c r="AE20">
         <v>1</v>
@@ -3171,51 +3168,51 @@
       <c r="F24" t="s">
         <v>113</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>114</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>93</v>
       </c>
       <c r="AJ24">
         <v>28811</v>
       </c>
       <c r="AK24">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>115</v>
       </c>
       <c r="E25" t="s">
         <v>116</v>
       </c>
       <c r="F25" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>118</v>
       </c>
       <c r="AE25">
@@ -4953,51 +4950,51 @@
       <c r="E78" t="s">
         <v>292</v>
       </c>
       <c r="F78" t="s">
         <v>293</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I78" t="s">
         <v>221</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
         <v>286</v>
       </c>
       <c r="AJ78">
         <v>34156</v>
       </c>
       <c r="AK78">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>294</v>
       </c>
       <c r="E79" t="s">
         <v>152</v>
       </c>
       <c r="F79" t="s">
         <v>295</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I79" t="s">
         <v>221</v>
       </c>
       <c r="J79" t="s">
         <v>240</v>
       </c>
       <c r="AE79">