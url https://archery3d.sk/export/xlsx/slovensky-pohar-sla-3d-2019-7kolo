--- v0 (2026-05-04)
+++ v1 (2026-06-13)
@@ -3305,51 +3305,51 @@
       <c r="F28" t="s">
         <v>126</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>103</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>93</v>
       </c>
       <c r="AJ28">
         <v>33975</v>
       </c>
       <c r="AK28">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>127</v>
       </c>
       <c r="E29" t="s">
         <v>128</v>
       </c>
       <c r="F29" t="s">
         <v>129</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>130</v>
       </c>
       <c r="AE29">
@@ -3441,50 +3441,53 @@
       </c>
       <c r="F32" t="s">
         <v>142</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>103</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>135</v>
       </c>
       <c r="AJ32">
         <v>33528</v>
       </c>
+      <c r="AK32">
+        <v>5</v>
+      </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>143</v>
       </c>
       <c r="E33" t="s">
         <v>144</v>
       </c>
       <c r="F33" t="s">
         <v>145</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>147</v>
       </c>
       <c r="AE33">
         <v>1</v>
@@ -4630,51 +4633,51 @@
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" t="s">
         <v>267</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I68" t="s">
         <v>221</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>255</v>
       </c>
       <c r="AJ68">
         <v>33926</v>
       </c>
       <c r="AK68">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>268</v>
       </c>
       <c r="E69" t="s">
         <v>128</v>
       </c>
       <c r="F69" t="s">
         <v>269</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I69" t="s">
         <v>221</v>
       </c>
       <c r="AE69">
         <v>2</v>
       </c>
       <c r="AI69" t="s">
@@ -6373,51 +6376,51 @@
       <c r="F122" t="s">
         <v>431</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I122" t="s">
         <v>382</v>
       </c>
       <c r="J122" t="s">
         <v>35</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
         <v>406</v>
       </c>
       <c r="AJ122">
         <v>33436</v>
       </c>
       <c r="AK122">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>432</v>
       </c>
       <c r="E123" t="s">
         <v>38</v>
       </c>
       <c r="F123" t="s">
         <v>433</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I123" t="s">
         <v>382</v>
       </c>
       <c r="J123" t="s">
         <v>434</v>
       </c>
       <c r="AE123">
@@ -8090,51 +8093,51 @@
       <c r="F175" t="s">
         <v>572</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H175" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I175" t="s">
         <v>469</v>
       </c>
       <c r="J175" t="s">
         <v>227</v>
       </c>
       <c r="AE175">
         <v>2</v>
       </c>
       <c r="AI175" t="s">
         <v>521</v>
       </c>
       <c r="AJ175">
         <v>31474</v>
       </c>
       <c r="AK175">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="176" spans="1:37">
       <c r="D176" t="s">
         <v>573</v>
       </c>
       <c r="E176" t="s">
         <v>436</v>
       </c>
       <c r="F176" t="s">
         <v>574</v>
       </c>
       <c r="G176" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I176" t="s">
         <v>469</v>
       </c>
       <c r="J176" t="s">
         <v>192</v>
       </c>
       <c r="AE176">