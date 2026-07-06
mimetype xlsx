--- v1 (2026-06-13)
+++ v2 (2026-07-06)
@@ -4603,50 +4603,53 @@
       </c>
       <c r="E67" t="s">
         <v>90</v>
       </c>
       <c r="F67" t="s">
         <v>265</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I67" t="s">
         <v>221</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>255</v>
       </c>
       <c r="AJ67">
         <v>32641</v>
       </c>
+      <c r="AK67">
+        <v>5</v>
+      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>266</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" t="s">
         <v>267</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I68" t="s">
         <v>221</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>255</v>
@@ -4761,51 +4764,51 @@
       <c r="F72" t="s">
         <v>276</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I72" t="s">
         <v>221</v>
       </c>
       <c r="J72" t="s">
         <v>45</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>255</v>
       </c>
       <c r="AJ72">
         <v>33020</v>
       </c>
       <c r="AK72">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>277</v>
       </c>
       <c r="E73" t="s">
         <v>278</v>
       </c>
       <c r="F73" t="s">
         <v>279</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I73" t="s">
         <v>221</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
@@ -6274,51 +6277,51 @@
       <c r="F119" t="s">
         <v>424</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I119" t="s">
         <v>382</v>
       </c>
       <c r="J119" t="s">
         <v>405</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AI119" t="s">
         <v>406</v>
       </c>
       <c r="AJ119">
         <v>32374</v>
       </c>
       <c r="AK119">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>425</v>
       </c>
       <c r="E120" t="s">
         <v>90</v>
       </c>
       <c r="F120" t="s">
         <v>426</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I120" t="s">
         <v>382</v>
       </c>
       <c r="J120" t="s">
         <v>103</v>
       </c>
       <c r="AI120" t="s">
@@ -6562,51 +6565,51 @@
       <c r="F128" t="s">
         <v>448</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I128" t="s">
         <v>382</v>
       </c>
       <c r="J128" t="s">
         <v>254</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AI128" t="s">
         <v>439</v>
       </c>
       <c r="AJ128">
         <v>31335</v>
       </c>
       <c r="AK128">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>449</v>
       </c>
       <c r="E129" t="s">
         <v>367</v>
       </c>
       <c r="F129" t="s">
         <v>450</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I129" t="s">
         <v>382</v>
       </c>
       <c r="J129" t="s">
         <v>103</v>
       </c>
       <c r="AI129" t="s">
@@ -6626,51 +6629,51 @@
       <c r="F130" t="s">
         <v>453</v>
       </c>
       <c r="G130" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H130" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I130" t="s">
         <v>382</v>
       </c>
       <c r="J130" t="s">
         <v>454</v>
       </c>
       <c r="AE130">
         <v>1</v>
       </c>
       <c r="AI130" t="s">
         <v>439</v>
       </c>
       <c r="AJ130">
         <v>33687</v>
       </c>
       <c r="AK130">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="131" spans="1:37">
       <c r="D131" t="s">
         <v>455</v>
       </c>
       <c r="E131" t="s">
         <v>24</v>
       </c>
       <c r="F131" t="s">
         <v>456</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H131" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I131" t="s">
         <v>382</v>
       </c>
       <c r="J131" t="s">
         <v>35</v>
       </c>
       <c r="AE131">