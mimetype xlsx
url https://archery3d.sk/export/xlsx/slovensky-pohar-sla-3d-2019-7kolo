--- v2 (2026-07-06)
+++ v3 (2026-08-18)
@@ -6061,53 +6061,50 @@
       </c>
       <c r="F112" t="s">
         <v>404</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I112" t="s">
         <v>382</v>
       </c>
       <c r="J112" t="s">
         <v>405</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
         <v>406</v>
       </c>
       <c r="AJ112">
         <v>30764</v>
       </c>
-      <c r="AK112">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>407</v>
       </c>
       <c r="E113" t="s">
         <v>95</v>
       </c>
       <c r="F113" t="s">
         <v>408</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I113" t="s">
         <v>382</v>
       </c>
       <c r="J113" t="s">
         <v>409</v>
       </c>
       <c r="AE113">
         <v>1</v>
@@ -6277,51 +6274,51 @@
       <c r="F119" t="s">
         <v>424</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I119" t="s">
         <v>382</v>
       </c>
       <c r="J119" t="s">
         <v>405</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AI119" t="s">
         <v>406</v>
       </c>
       <c r="AJ119">
         <v>32374</v>
       </c>
       <c r="AK119">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>425</v>
       </c>
       <c r="E120" t="s">
         <v>90</v>
       </c>
       <c r="F120" t="s">
         <v>426</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I120" t="s">
         <v>382</v>
       </c>
       <c r="J120" t="s">
         <v>103</v>
       </c>
       <c r="AI120" t="s">
@@ -6344,51 +6341,51 @@
       <c r="F121" t="s">
         <v>429</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I121" t="s">
         <v>382</v>
       </c>
       <c r="J121" t="s">
         <v>405</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
         <v>406</v>
       </c>
       <c r="AJ121">
         <v>29056</v>
       </c>
       <c r="AK121">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>430</v>
       </c>
       <c r="E122" t="s">
         <v>95</v>
       </c>
       <c r="F122" t="s">
         <v>431</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>92</v>
       </c>
       <c r="I122" t="s">
         <v>382</v>
       </c>
       <c r="J122" t="s">
         <v>35</v>
       </c>
       <c r="AE122">
@@ -6789,51 +6786,51 @@
       <c r="F135" t="s">
         <v>465</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I135" t="s">
         <v>382</v>
       </c>
       <c r="J135" t="s">
         <v>178</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AI135" t="s">
         <v>457</v>
       </c>
       <c r="AJ135">
         <v>33502</v>
       </c>
       <c r="AK135">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>466</v>
       </c>
       <c r="E136" t="s">
         <v>467</v>
       </c>
       <c r="F136" t="s">
         <v>468</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I136" t="s">
         <v>469</v>
       </c>
       <c r="J136" t="s">
         <v>227</v>
       </c>
       <c r="AD136" t="s">