--- v3 (2026-08-18)
+++ v4 (2026-09-08)
@@ -6786,51 +6786,51 @@
       <c r="F135" t="s">
         <v>465</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I135" t="s">
         <v>382</v>
       </c>
       <c r="J135" t="s">
         <v>178</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AI135" t="s">
         <v>457</v>
       </c>
       <c r="AJ135">
         <v>33502</v>
       </c>
       <c r="AK135">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>466</v>
       </c>
       <c r="E136" t="s">
         <v>467</v>
       </c>
       <c r="F136" t="s">
         <v>468</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I136" t="s">
         <v>469</v>
       </c>
       <c r="J136" t="s">
         <v>227</v>
       </c>
       <c r="AD136" t="s">