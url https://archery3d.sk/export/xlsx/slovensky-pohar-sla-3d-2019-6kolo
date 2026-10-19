--- v2 (2026-09-08)
+++ v3 (2026-10-19)
@@ -2149,51 +2149,51 @@
       <c r="E17" t="s">
         <v>76</v>
       </c>
       <c r="F17" t="s">
         <v>77</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>71</v>
       </c>
       <c r="AJ17">
         <v>33091</v>
       </c>
       <c r="AK17">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>78</v>
       </c>
       <c r="E18" t="s">
         <v>79</v>
       </c>
       <c r="F18" t="s">
         <v>80</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
@@ -3127,51 +3127,51 @@
       <c r="E50" t="s">
         <v>116</v>
       </c>
       <c r="F50" t="s">
         <v>181</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I50" t="s">
         <v>158</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
         <v>182</v>
       </c>
       <c r="AJ50">
         <v>33124</v>
       </c>
       <c r="AK50">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>183</v>
       </c>
       <c r="E51" t="s">
         <v>184</v>
       </c>
       <c r="F51" t="s">
         <v>185</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I51" t="s">
         <v>158</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AI51" t="s">
@@ -3191,51 +3191,51 @@
       <c r="E52" t="s">
         <v>187</v>
       </c>
       <c r="F52" t="s">
         <v>188</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I52" t="s">
         <v>158</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AI52" t="s">
         <v>182</v>
       </c>
       <c r="AJ52">
         <v>33126</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>189</v>
       </c>
       <c r="E53" t="s">
         <v>190</v>
       </c>
       <c r="F53" t="s">
         <v>191</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I53" t="s">
         <v>158</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
@@ -3345,51 +3345,51 @@
       <c r="E57" t="s">
         <v>199</v>
       </c>
       <c r="F57" t="s">
         <v>200</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I57" t="s">
         <v>158</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>182</v>
       </c>
       <c r="AJ57">
         <v>33131</v>
       </c>
       <c r="AK57">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>201</v>
       </c>
       <c r="E58" t="s">
         <v>103</v>
       </c>
       <c r="F58" t="s">
         <v>202</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I58" t="s">
         <v>158</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">