--- v0 (2026-05-02)
+++ v1 (2026-07-28)
@@ -2242,51 +2242,51 @@
       <c r="E20" t="s">
         <v>84</v>
       </c>
       <c r="F20" t="s">
         <v>85</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>71</v>
       </c>
       <c r="AJ20">
         <v>33094</v>
       </c>
       <c r="AK20">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>86</v>
       </c>
       <c r="E21" t="s">
         <v>87</v>
       </c>
       <c r="F21" t="s">
         <v>88</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
@@ -2451,51 +2451,51 @@
       <c r="E27" t="s">
         <v>103</v>
       </c>
       <c r="F27" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>101</v>
       </c>
       <c r="AJ27">
         <v>33101</v>
       </c>
       <c r="AK27">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>105</v>
       </c>
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="F28" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>108</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
@@ -3129,50 +3129,53 @@
       </c>
       <c r="E50" t="s">
         <v>116</v>
       </c>
       <c r="F50" t="s">
         <v>181</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H50" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I50" t="s">
         <v>158</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AI50" t="s">
         <v>182</v>
       </c>
       <c r="AJ50">
         <v>33124</v>
       </c>
+      <c r="AK50">
+        <v>5</v>
+      </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>183</v>
       </c>
       <c r="E51" t="s">
         <v>184</v>
       </c>
       <c r="F51" t="s">
         <v>185</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H51" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I51" t="s">
         <v>158</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AI51" t="s">
         <v>182</v>
@@ -3190,50 +3193,53 @@
       </c>
       <c r="E52" t="s">
         <v>187</v>
       </c>
       <c r="F52" t="s">
         <v>188</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I52" t="s">
         <v>158</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AI52" t="s">
         <v>182</v>
       </c>
       <c r="AJ52">
         <v>33126</v>
       </c>
+      <c r="AK52">
+        <v>4</v>
+      </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>189</v>
       </c>
       <c r="E53" t="s">
         <v>190</v>
       </c>
       <c r="F53" t="s">
         <v>191</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I53" t="s">
         <v>158</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>182</v>
@@ -3342,51 +3348,51 @@
       <c r="E57" t="s">
         <v>199</v>
       </c>
       <c r="F57" t="s">
         <v>200</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I57" t="s">
         <v>158</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>182</v>
       </c>
       <c r="AJ57">
         <v>33131</v>
       </c>
       <c r="AK57">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>201</v>
       </c>
       <c r="E58" t="s">
         <v>103</v>
       </c>
       <c r="F58" t="s">
         <v>202</v>
       </c>
       <c r="G58" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I58" t="s">
         <v>158</v>
       </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AI58" t="s">
@@ -4265,83 +4271,83 @@
       <c r="E88" t="s">
         <v>295</v>
       </c>
       <c r="F88" t="s">
         <v>296</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I88" t="s">
         <v>269</v>
       </c>
       <c r="AE88">
         <v>1</v>
       </c>
       <c r="AI88" t="s">
         <v>293</v>
       </c>
       <c r="AJ88">
         <v>33162</v>
       </c>
       <c r="AK88">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
         <v>297</v>
       </c>
       <c r="E89" t="s">
         <v>298</v>
       </c>
       <c r="F89" t="s">
         <v>299</v>
       </c>
       <c r="G89" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H89" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I89" t="s">
         <v>269</v>
       </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AI89" t="s">
         <v>293</v>
       </c>
       <c r="AJ89">
         <v>33163</v>
       </c>
       <c r="AK89">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
         <v>300</v>
       </c>
       <c r="E90" t="s">
         <v>56</v>
       </c>
       <c r="F90" t="s">
         <v>301</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>108</v>
       </c>
       <c r="I90" t="s">
         <v>269</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
@@ -4393,51 +4399,51 @@
       <c r="E92" t="s">
         <v>24</v>
       </c>
       <c r="F92" t="s">
         <v>306</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>108</v>
       </c>
       <c r="I92" t="s">
         <v>269</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>302</v>
       </c>
       <c r="AJ92">
         <v>33166</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>307</v>
       </c>
       <c r="E93" t="s">
         <v>308</v>
       </c>
       <c r="F93" t="s">
         <v>309</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>108</v>
       </c>
       <c r="I93" t="s">
         <v>269</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AI93" t="s">
@@ -4750,51 +4756,51 @@
       <c r="E104" t="s">
         <v>56</v>
       </c>
       <c r="F104" t="s">
         <v>334</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H104" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I104" t="s">
         <v>312</v>
       </c>
       <c r="AE104">
         <v>1</v>
       </c>
       <c r="AI104" t="s">
         <v>333</v>
       </c>
       <c r="AJ104">
         <v>33178</v>
       </c>
       <c r="AK104">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="105" spans="1:37">
       <c r="D105" t="s">
         <v>335</v>
       </c>
       <c r="E105" t="s">
         <v>336</v>
       </c>
       <c r="F105" t="s">
         <v>337</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I105" t="s">
         <v>312</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">