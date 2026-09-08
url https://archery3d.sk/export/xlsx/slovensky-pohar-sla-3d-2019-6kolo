--- v1 (2026-07-28)
+++ v2 (2026-09-08)
@@ -2894,53 +2894,50 @@
       </c>
       <c r="E42" t="s">
         <v>152</v>
       </c>
       <c r="F42" t="s">
         <v>153</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>39</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I42" t="s">
         <v>127</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>154</v>
       </c>
       <c r="AJ42">
         <v>33116</v>
       </c>
-      <c r="AK42">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>155</v>
       </c>
       <c r="E43" t="s">
         <v>156</v>
       </c>
       <c r="F43" t="s">
         <v>157</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I43" t="s">
         <v>158</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AI43" t="s">
         <v>159</v>
@@ -4150,53 +4147,50 @@
         <v>283</v>
       </c>
       <c r="E84" t="s">
         <v>284</v>
       </c>
       <c r="F84" t="s">
         <v>285</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I84" t="s">
         <v>269</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>277</v>
       </c>
       <c r="AJ84">
         <v>33158</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>286</v>
       </c>
       <c r="E85" t="s">
         <v>287</v>
       </c>
       <c r="F85" t="s">
         <v>288</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>70</v>
       </c>
       <c r="I85" t="s">
         <v>269</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">