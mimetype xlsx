--- v0 (2026-07-06)
+++ v1 (2026-09-05)
@@ -3907,51 +3907,51 @@
       <c r="F59" t="s">
         <v>241</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I59" t="s">
         <v>210</v>
       </c>
       <c r="J59" t="s">
         <v>242</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>232</v>
       </c>
       <c r="AJ59">
         <v>27483</v>
       </c>
       <c r="AK59">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>243</v>
       </c>
       <c r="E60" t="s">
         <v>109</v>
       </c>
       <c r="F60" t="s">
         <v>244</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I60" t="s">
         <v>210</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
@@ -4134,51 +4134,51 @@
       <c r="F66" t="s">
         <v>258</v>
       </c>
       <c r="G66" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I66" t="s">
         <v>210</v>
       </c>
       <c r="J66" t="s">
         <v>242</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>259</v>
       </c>
       <c r="AJ66">
         <v>29936</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
         <v>260</v>
       </c>
       <c r="E67" t="s">
         <v>261</v>
       </c>
       <c r="F67" t="s">
         <v>262</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I67" t="s">
         <v>210</v>
       </c>
       <c r="J67" t="s">
         <v>231</v>
       </c>
       <c r="AE67">
@@ -4561,50 +4561,53 @@
       </c>
       <c r="F79" t="s">
         <v>308</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I79" t="s">
         <v>301</v>
       </c>
       <c r="J79" t="s">
         <v>309</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>306</v>
       </c>
       <c r="AJ79">
         <v>32139</v>
       </c>
+      <c r="AK79">
+        <v>5</v>
+      </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>310</v>
       </c>
       <c r="E80" t="s">
         <v>92</v>
       </c>
       <c r="F80" t="s">
         <v>311</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I80" t="s">
         <v>301</v>
       </c>
       <c r="J80" t="s">
         <v>312</v>
       </c>
       <c r="AE80">
         <v>2</v>
@@ -4951,87 +4954,84 @@
       </c>
       <c r="F91" t="s">
         <v>349</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I91" t="s">
         <v>342</v>
       </c>
       <c r="J91" t="s">
         <v>350</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AI91" t="s">
         <v>346</v>
       </c>
       <c r="AJ91">
         <v>30761</v>
       </c>
-      <c r="AK91">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
         <v>351</v>
       </c>
       <c r="E92" t="s">
         <v>352</v>
       </c>
       <c r="F92" t="s">
         <v>353</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I92" t="s">
         <v>342</v>
       </c>
       <c r="J92" t="s">
         <v>350</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>346</v>
       </c>
       <c r="AJ92">
         <v>29052</v>
       </c>
       <c r="AK92">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>354</v>
       </c>
       <c r="E93" t="s">
         <v>24</v>
       </c>
       <c r="F93" t="s">
         <v>355</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I93" t="s">
         <v>342</v>
       </c>
       <c r="J93" t="s">
         <v>242</v>
       </c>
       <c r="AE93">
@@ -5310,51 +5310,51 @@
       <c r="F102" t="s">
         <v>377</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I102" t="s">
         <v>342</v>
       </c>
       <c r="J102" t="s">
         <v>141</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">
         <v>375</v>
       </c>
       <c r="AJ102">
         <v>32127</v>
       </c>
       <c r="AK102">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>378</v>
       </c>
       <c r="E103" t="s">
         <v>79</v>
       </c>
       <c r="F103" t="s">
         <v>379</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I103" t="s">
         <v>342</v>
       </c>
       <c r="J103" t="s">
         <v>302</v>
       </c>
       <c r="AE103">