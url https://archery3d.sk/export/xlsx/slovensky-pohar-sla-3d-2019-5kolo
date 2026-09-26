--- v1 (2026-09-05)
+++ v2 (2026-09-26)
@@ -2454,51 +2454,51 @@
       <c r="E15" t="s">
         <v>85</v>
       </c>
       <c r="F15" t="s">
         <v>86</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
         <v>83</v>
       </c>
       <c r="AJ15">
         <v>32055</v>
       </c>
       <c r="AK15">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>87</v>
       </c>
       <c r="E16" t="s">
         <v>88</v>
       </c>
       <c r="F16" t="s">
         <v>89</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>90</v>
       </c>
       <c r="AE16">
@@ -3115,51 +3115,51 @@
       <c r="F35" t="s">
         <v>161</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I35" t="s">
         <v>156</v>
       </c>
       <c r="J35" t="s">
         <v>157</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>158</v>
       </c>
       <c r="AJ35">
         <v>31638</v>
       </c>
       <c r="AK35">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>162</v>
       </c>
       <c r="E36" t="s">
         <v>163</v>
       </c>
       <c r="F36" t="s">
         <v>164</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I36" t="s">
         <v>156</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
@@ -5808,51 +5808,51 @@
       <c r="F117" t="s">
         <v>422</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I117" t="s">
         <v>384</v>
       </c>
       <c r="J117" t="s">
         <v>82</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AI117" t="s">
         <v>418</v>
       </c>
       <c r="AJ117">
         <v>32065</v>
       </c>
       <c r="AK117">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>423</v>
       </c>
       <c r="E118" t="s">
         <v>268</v>
       </c>
       <c r="F118" t="s">
         <v>424</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I118" t="s">
         <v>384</v>
       </c>
       <c r="J118" t="s">
         <v>425</v>
       </c>
       <c r="AE118">