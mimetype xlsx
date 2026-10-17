--- v2 (2026-09-26)
+++ v3 (2026-10-17)
@@ -2722,51 +2722,51 @@
       <c r="F23" t="s">
         <v>110</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>111</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>83</v>
       </c>
       <c r="AJ23">
         <v>26557</v>
       </c>
       <c r="AK23">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>112</v>
       </c>
       <c r="E24" t="s">
         <v>113</v>
       </c>
       <c r="F24" t="s">
         <v>114</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>115</v>
       </c>
       <c r="AE24">
@@ -3808,83 +3808,83 @@
       <c r="F56" t="s">
         <v>234</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H56" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I56" t="s">
         <v>210</v>
       </c>
       <c r="J56" t="s">
         <v>41</v>
       </c>
       <c r="AE56">
         <v>1</v>
       </c>
       <c r="AI56" t="s">
         <v>232</v>
       </c>
       <c r="AJ56">
         <v>29219</v>
       </c>
       <c r="AK56">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
         <v>235</v>
       </c>
       <c r="E57" t="s">
         <v>79</v>
       </c>
       <c r="F57" t="s">
         <v>236</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H57" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I57" t="s">
         <v>210</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AI57" t="s">
         <v>232</v>
       </c>
       <c r="AJ57">
         <v>31553</v>
       </c>
       <c r="AK57">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
         <v>237</v>
       </c>
       <c r="E58" t="s">
         <v>238</v>
       </c>
       <c r="F58" t="s">
         <v>239</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H58" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I58" t="s">
         <v>210</v>
       </c>
       <c r="J58" t="s">
         <v>231</v>
       </c>
       <c r="AE58">
@@ -4789,51 +4789,51 @@
       <c r="F86" t="s">
         <v>331</v>
       </c>
       <c r="G86" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I86" t="s">
         <v>301</v>
       </c>
       <c r="J86" t="s">
         <v>146</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>322</v>
       </c>
       <c r="AJ86">
         <v>31947</v>
       </c>
       <c r="AK86">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>332</v>
       </c>
       <c r="E87" t="s">
         <v>333</v>
       </c>
       <c r="F87" t="s">
         <v>334</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I87" t="s">
         <v>301</v>
       </c>
       <c r="J87" t="s">
         <v>146</v>
       </c>
       <c r="AE87">