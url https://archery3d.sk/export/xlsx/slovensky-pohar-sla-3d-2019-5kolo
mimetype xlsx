--- v3 (2026-10-17)
+++ v4 (2026-11-07)
@@ -2552,50 +2552,53 @@
       </c>
       <c r="F18" t="s">
         <v>96</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>94</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>83</v>
       </c>
       <c r="AJ18">
         <v>32101</v>
       </c>
+      <c r="AK18">
+        <v>5</v>
+      </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>59</v>
       </c>
       <c r="E19" t="s">
         <v>79</v>
       </c>
       <c r="F19" t="s">
         <v>97</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>62</v>
       </c>
       <c r="AE19">
         <v>1</v>
@@ -2652,51 +2655,51 @@
       <c r="F21" t="s">
         <v>103</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>104</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>83</v>
       </c>
       <c r="AJ21">
         <v>28809</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>105</v>
       </c>
       <c r="E22" t="s">
         <v>106</v>
       </c>
       <c r="F22" t="s">
         <v>107</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>82</v>
       </c>
       <c r="AE22">
@@ -3907,51 +3910,51 @@
       <c r="F59" t="s">
         <v>241</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H59" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I59" t="s">
         <v>210</v>
       </c>
       <c r="J59" t="s">
         <v>242</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AI59" t="s">
         <v>232</v>
       </c>
       <c r="AJ59">
         <v>27483</v>
       </c>
       <c r="AK59">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
         <v>243</v>
       </c>
       <c r="E60" t="s">
         <v>109</v>
       </c>
       <c r="F60" t="s">
         <v>244</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I60" t="s">
         <v>210</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AI60" t="s">
@@ -5310,51 +5313,51 @@
       <c r="F102" t="s">
         <v>377</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I102" t="s">
         <v>342</v>
       </c>
       <c r="J102" t="s">
         <v>141</v>
       </c>
       <c r="AE102">
         <v>1</v>
       </c>
       <c r="AI102" t="s">
         <v>375</v>
       </c>
       <c r="AJ102">
         <v>32127</v>
       </c>
       <c r="AK102">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="103" spans="1:37">
       <c r="D103" t="s">
         <v>378</v>
       </c>
       <c r="E103" t="s">
         <v>79</v>
       </c>
       <c r="F103" t="s">
         <v>379</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H103" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I103" t="s">
         <v>342</v>
       </c>
       <c r="J103" t="s">
         <v>302</v>
       </c>
       <c r="AE103">
@@ -6323,51 +6326,51 @@
       <c r="F133" t="s">
         <v>463</v>
       </c>
       <c r="G133" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H133" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I133" t="s">
         <v>384</v>
       </c>
       <c r="J133" t="s">
         <v>53</v>
       </c>
       <c r="AE133">
         <v>1</v>
       </c>
       <c r="AI133" t="s">
         <v>452</v>
       </c>
       <c r="AJ133">
         <v>31680</v>
       </c>
       <c r="AK133">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="134" spans="1:37">
       <c r="D134" t="s">
         <v>464</v>
       </c>
       <c r="E134" t="s">
         <v>465</v>
       </c>
       <c r="F134" t="s">
         <v>466</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>120</v>
       </c>
       <c r="I134" t="s">
         <v>384</v>
       </c>
       <c r="J134" t="s">
         <v>58</v>
       </c>
       <c r="AE134">