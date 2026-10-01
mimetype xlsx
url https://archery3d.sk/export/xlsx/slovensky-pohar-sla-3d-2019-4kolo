--- v1 (2026-09-08)
+++ v2 (2026-10-01)
@@ -3515,51 +3515,51 @@
       <c r="F34" t="s">
         <v>146</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I34" t="s">
         <v>28</v>
       </c>
       <c r="J34" t="s">
         <v>38</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>108</v>
       </c>
       <c r="AJ34">
         <v>31373</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>147</v>
       </c>
       <c r="E35" t="s">
         <v>148</v>
       </c>
       <c r="F35" t="s">
         <v>149</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>68</v>
       </c>
       <c r="AE35">
@@ -3614,51 +3614,51 @@
       <c r="E37" t="s">
         <v>155</v>
       </c>
       <c r="F37" t="s">
         <v>156</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>108</v>
       </c>
       <c r="AJ37">
         <v>31449</v>
       </c>
       <c r="AK37">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>157</v>
       </c>
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38" t="s">
         <v>159</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>160</v>
       </c>
       <c r="AI38" t="s">
@@ -3815,51 +3815,51 @@
       <c r="F43" t="s">
         <v>177</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>107</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AI43" t="s">
         <v>161</v>
       </c>
       <c r="AJ43">
         <v>31439</v>
       </c>
       <c r="AK43">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>178</v>
       </c>
       <c r="E44" t="s">
         <v>130</v>
       </c>
       <c r="F44" t="s">
         <v>179</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>92</v>
       </c>
       <c r="AE44">
@@ -4179,51 +4179,51 @@
       <c r="F54" t="s">
         <v>210</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I54" t="s">
         <v>211</v>
       </c>
       <c r="J54" t="s">
         <v>212</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AI54" t="s">
         <v>213</v>
       </c>
       <c r="AJ54">
         <v>31093</v>
       </c>
       <c r="AK54">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>214</v>
       </c>
       <c r="E55" t="s">
         <v>215</v>
       </c>
       <c r="F55" t="s">
         <v>216</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I55" t="s">
         <v>211</v>
       </c>
       <c r="J55" t="s">
         <v>107</v>
       </c>
       <c r="AE55">
@@ -4921,51 +4921,51 @@
       <c r="E77" t="s">
         <v>104</v>
       </c>
       <c r="F77" t="s">
         <v>294</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I77" t="s">
         <v>258</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>287</v>
       </c>
       <c r="AJ77">
         <v>30617</v>
       </c>
       <c r="AK77">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>295</v>
       </c>
       <c r="E78" t="s">
         <v>31</v>
       </c>
       <c r="F78" t="s">
         <v>296</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I78" t="s">
         <v>258</v>
       </c>
       <c r="J78" t="s">
         <v>297</v>
       </c>
       <c r="AE78">
@@ -5119,51 +5119,51 @@
       <c r="E83" t="s">
         <v>249</v>
       </c>
       <c r="F83" t="s">
         <v>310</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I83" t="s">
         <v>258</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AI83" t="s">
         <v>287</v>
       </c>
       <c r="AJ83">
         <v>30954</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
         <v>311</v>
       </c>
       <c r="E84" t="s">
         <v>249</v>
       </c>
       <c r="F84" t="s">
         <v>312</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I84" t="s">
         <v>258</v>
       </c>
       <c r="J84" t="s">
         <v>301</v>
       </c>
       <c r="AE84">
@@ -7803,51 +7803,51 @@
       <c r="F165" t="s">
         <v>552</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H165" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I165" t="s">
         <v>487</v>
       </c>
       <c r="J165" t="s">
         <v>107</v>
       </c>
       <c r="AE165">
         <v>1</v>
       </c>
       <c r="AI165" t="s">
         <v>539</v>
       </c>
       <c r="AJ165">
         <v>28738</v>
       </c>
       <c r="AK165">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="166" spans="1:37">
       <c r="D166" t="s">
         <v>553</v>
       </c>
       <c r="E166" t="s">
         <v>145</v>
       </c>
       <c r="F166" t="s">
         <v>554</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I166" t="s">
         <v>487</v>
       </c>
       <c r="J166" t="s">
         <v>92</v>
       </c>
       <c r="AE166">
@@ -8513,51 +8513,51 @@
       <c r="F187" t="s">
         <v>599</v>
       </c>
       <c r="G187" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H187" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I187" t="s">
         <v>487</v>
       </c>
       <c r="J187" t="s">
         <v>38</v>
       </c>
       <c r="AE187">
         <v>1</v>
       </c>
       <c r="AI187" t="s">
         <v>588</v>
       </c>
       <c r="AJ187">
         <v>31427</v>
       </c>
       <c r="AK187">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="188" spans="1:37">
       <c r="D188" t="s">
         <v>600</v>
       </c>
       <c r="E188" t="s">
         <v>472</v>
       </c>
       <c r="F188" t="s">
         <v>601</v>
       </c>
       <c r="G188" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I188" t="s">
         <v>487</v>
       </c>
       <c r="J188" t="s">
         <v>242</v>
       </c>
       <c r="AE188">