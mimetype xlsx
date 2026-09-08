--- v0 (2026-05-04)
+++ v1 (2026-09-08)
@@ -3224,51 +3224,51 @@
       <c r="E25" t="s">
         <v>118</v>
       </c>
       <c r="F25" t="s">
         <v>119</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>108</v>
       </c>
       <c r="AJ25">
         <v>31536</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>120</v>
       </c>
       <c r="E26" t="s">
         <v>31</v>
       </c>
       <c r="F26" t="s">
         <v>121</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
@@ -3646,51 +3646,51 @@
       <c r="E38" t="s">
         <v>158</v>
       </c>
       <c r="F38" t="s">
         <v>159</v>
       </c>
       <c r="G38" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="J38" t="s">
         <v>160</v>
       </c>
       <c r="AI38" t="s">
         <v>161</v>
       </c>
       <c r="AJ38">
         <v>31291</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>144</v>
       </c>
       <c r="E39" t="s">
         <v>51</v>
       </c>
       <c r="F39" t="s">
         <v>162</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>38</v>
       </c>
       <c r="AE39">
@@ -3814,50 +3814,53 @@
       </c>
       <c r="F43" t="s">
         <v>177</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>107</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AI43" t="s">
         <v>161</v>
       </c>
       <c r="AJ43">
         <v>31439</v>
       </c>
+      <c r="AK43">
+        <v>5</v>
+      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>178</v>
       </c>
       <c r="E44" t="s">
         <v>130</v>
       </c>
       <c r="F44" t="s">
         <v>179</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>92</v>
       </c>
       <c r="AE44">
         <v>1</v>
@@ -4917,84 +4920,87 @@
       </c>
       <c r="E77" t="s">
         <v>104</v>
       </c>
       <c r="F77" t="s">
         <v>294</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I77" t="s">
         <v>258</v>
       </c>
       <c r="AE77">
         <v>1</v>
       </c>
       <c r="AI77" t="s">
         <v>287</v>
       </c>
       <c r="AJ77">
         <v>30617</v>
       </c>
+      <c r="AK77">
+        <v>5</v>
+      </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>295</v>
       </c>
       <c r="E78" t="s">
         <v>31</v>
       </c>
       <c r="F78" t="s">
         <v>296</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H78" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I78" t="s">
         <v>258</v>
       </c>
       <c r="J78" t="s">
         <v>297</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AI78" t="s">
         <v>287</v>
       </c>
       <c r="AJ78">
         <v>30877</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
         <v>298</v>
       </c>
       <c r="E79" t="s">
         <v>299</v>
       </c>
       <c r="F79" t="s">
         <v>300</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I79" t="s">
         <v>258</v>
       </c>
       <c r="J79" t="s">
         <v>301</v>
       </c>
       <c r="AE79">
@@ -5052,51 +5058,51 @@
       <c r="F81" t="s">
         <v>305</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I81" t="s">
         <v>258</v>
       </c>
       <c r="J81" t="s">
         <v>43</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>287</v>
       </c>
       <c r="AJ81">
         <v>29122</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>306</v>
       </c>
       <c r="E82" t="s">
         <v>307</v>
       </c>
       <c r="F82" t="s">
         <v>308</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I82" t="s">
         <v>258</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
@@ -5247,51 +5253,51 @@
       <c r="F87" t="s">
         <v>318</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I87" t="s">
         <v>258</v>
       </c>
       <c r="J87" t="s">
         <v>297</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
         <v>319</v>
       </c>
       <c r="AJ87">
         <v>30876</v>
       </c>
       <c r="AK87">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>320</v>
       </c>
       <c r="E88" t="s">
         <v>158</v>
       </c>
       <c r="F88" t="s">
         <v>321</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I88" t="s">
         <v>258</v>
       </c>
       <c r="J88" t="s">
         <v>33</v>
       </c>
       <c r="AE88">
@@ -5489,51 +5495,51 @@
       <c r="F94" t="s">
         <v>340</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I94" t="s">
         <v>258</v>
       </c>
       <c r="J94" t="s">
         <v>341</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AI94" t="s">
         <v>325</v>
       </c>
       <c r="AJ94">
         <v>31450</v>
       </c>
       <c r="AK94">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>342</v>
       </c>
       <c r="E95" t="s">
         <v>151</v>
       </c>
       <c r="F95" t="s">
         <v>343</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I95" t="s">
         <v>258</v>
       </c>
       <c r="J95" t="s">
         <v>272</v>
       </c>
       <c r="AE95">
@@ -6093,50 +6099,53 @@
       </c>
       <c r="F113" t="s">
         <v>398</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I113" t="s">
         <v>364</v>
       </c>
       <c r="J113" t="s">
         <v>333</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AI113" t="s">
         <v>373</v>
       </c>
       <c r="AJ113">
         <v>30966</v>
       </c>
+      <c r="AK113">
+        <v>5</v>
+      </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>399</v>
       </c>
       <c r="E114" t="s">
         <v>400</v>
       </c>
       <c r="F114" t="s">
         <v>401</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I114" t="s">
         <v>364</v>
       </c>
       <c r="J114" t="s">
         <v>206</v>
       </c>
       <c r="AE114">
         <v>1</v>
@@ -6388,51 +6397,51 @@
       <c r="F122" t="s">
         <v>428</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I122" t="s">
         <v>413</v>
       </c>
       <c r="J122" t="s">
         <v>153</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
         <v>429</v>
       </c>
       <c r="AJ122">
         <v>28684</v>
       </c>
       <c r="AK122">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>430</v>
       </c>
       <c r="E123" t="s">
         <v>130</v>
       </c>
       <c r="F123" t="s">
         <v>431</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I123" t="s">
         <v>413</v>
       </c>
       <c r="J123" t="s">
         <v>337</v>
       </c>
       <c r="AE123">
@@ -6490,51 +6499,51 @@
       <c r="F125" t="s">
         <v>436</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I125" t="s">
         <v>413</v>
       </c>
       <c r="J125" t="s">
         <v>333</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
         <v>429</v>
       </c>
       <c r="AJ125">
         <v>31293</v>
       </c>
       <c r="AK125">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>437</v>
       </c>
       <c r="E126" t="s">
         <v>427</v>
       </c>
       <c r="F126" t="s">
         <v>438</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I126" t="s">
         <v>413</v>
       </c>
       <c r="J126" t="s">
         <v>439</v>
       </c>
       <c r="AE126">
@@ -6588,53 +6597,50 @@
       </c>
       <c r="F128" t="s">
         <v>444</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H128" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I128" t="s">
         <v>413</v>
       </c>
       <c r="J128" t="s">
         <v>153</v>
       </c>
       <c r="AE128">
         <v>1</v>
       </c>
       <c r="AI128" t="s">
         <v>429</v>
       </c>
       <c r="AJ128">
         <v>30039</v>
       </c>
-      <c r="AK128">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>445</v>
       </c>
       <c r="E129" t="s">
         <v>446</v>
       </c>
       <c r="F129" t="s">
         <v>447</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H129" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I129" t="s">
         <v>413</v>
       </c>
       <c r="J129" t="s">
         <v>448</v>
       </c>
       <c r="AE129">
         <v>1</v>
@@ -6783,84 +6789,87 @@
       </c>
       <c r="F134" t="s">
         <v>461</v>
       </c>
       <c r="G134" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H134" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I134" t="s">
         <v>413</v>
       </c>
       <c r="J134" t="s">
         <v>359</v>
       </c>
       <c r="AE134">
         <v>1</v>
       </c>
       <c r="AI134" t="s">
         <v>462</v>
       </c>
       <c r="AJ134">
         <v>31318</v>
       </c>
+      <c r="AK134">
+        <v>5</v>
+      </c>
     </row>
     <row r="135" spans="1:37">
       <c r="D135" t="s">
         <v>463</v>
       </c>
       <c r="E135" t="s">
         <v>407</v>
       </c>
       <c r="F135" t="s">
         <v>464</v>
       </c>
       <c r="G135" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I135" t="s">
         <v>413</v>
       </c>
       <c r="J135" t="s">
         <v>301</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AI135" t="s">
         <v>462</v>
       </c>
       <c r="AJ135">
         <v>31321</v>
       </c>
       <c r="AK135">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>403</v>
       </c>
       <c r="E136" t="s">
         <v>465</v>
       </c>
       <c r="F136" t="s">
         <v>466</v>
       </c>
       <c r="G136" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I136" t="s">
         <v>413</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AI136" t="s">
@@ -6880,51 +6889,51 @@
       <c r="F137" t="s">
         <v>469</v>
       </c>
       <c r="G137" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H137" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I137" t="s">
         <v>413</v>
       </c>
       <c r="J137" t="s">
         <v>470</v>
       </c>
       <c r="AE137">
         <v>1</v>
       </c>
       <c r="AI137" t="s">
         <v>462</v>
       </c>
       <c r="AJ137">
         <v>31447</v>
       </c>
       <c r="AK137">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="138" spans="1:37">
       <c r="D138" t="s">
         <v>471</v>
       </c>
       <c r="E138" t="s">
         <v>472</v>
       </c>
       <c r="F138" t="s">
         <v>473</v>
       </c>
       <c r="G138" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H138" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I138" t="s">
         <v>413</v>
       </c>
       <c r="J138" t="s">
         <v>474</v>
       </c>
       <c r="AE138">
@@ -8703,50 +8712,53 @@
         <v>612</v>
       </c>
       <c r="E193" t="s">
         <v>199</v>
       </c>
       <c r="F193" t="s">
         <v>613</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I193" t="s">
         <v>487</v>
       </c>
       <c r="AE193">
         <v>2</v>
       </c>
       <c r="AI193" t="s">
         <v>605</v>
       </c>
       <c r="AJ193">
         <v>30613</v>
+      </c>
+      <c r="AK193">
+        <v>4</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>614</v>
       </c>
       <c r="E194" t="s">
         <v>615</v>
       </c>
       <c r="F194" t="s">
         <v>616</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="6" t="s">
         <v>180</v>
       </c>
       <c r="I194" t="s">
         <v>487</v>
       </c>
       <c r="J194" t="s">
         <v>617</v>
       </c>
       <c r="AE194">