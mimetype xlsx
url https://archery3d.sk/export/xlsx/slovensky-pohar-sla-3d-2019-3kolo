--- v0 (2026-05-02)
+++ v1 (2026-10-07)
@@ -3620,51 +3620,51 @@
       <c r="F31" t="s">
         <v>136</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>46</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>111</v>
       </c>
       <c r="AJ31">
         <v>28844</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>137</v>
       </c>
       <c r="E32" t="s">
         <v>113</v>
       </c>
       <c r="F32" t="s">
         <v>138</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>139</v>
       </c>
       <c r="AE32">
@@ -3789,51 +3789,51 @@
       <c r="F36" t="s">
         <v>153</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>130</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>111</v>
       </c>
       <c r="AJ36">
         <v>30157</v>
       </c>
       <c r="AK36">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>154</v>
       </c>
       <c r="E37" t="s">
         <v>135</v>
       </c>
       <c r="F37" t="s">
         <v>155</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="J37" t="s">
         <v>130</v>
       </c>
       <c r="AE37">
@@ -3853,51 +3853,51 @@
       <c r="E38" t="s">
         <v>157</v>
       </c>
       <c r="F38" t="s">
         <v>158</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>111</v>
       </c>
       <c r="AJ38">
         <v>29183</v>
       </c>
       <c r="AK38">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>159</v>
       </c>
       <c r="E39" t="s">
         <v>160</v>
       </c>
       <c r="F39" t="s">
         <v>161</v>
       </c>
       <c r="G39" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I39" t="s">
         <v>28</v>
       </c>
       <c r="J39" t="s">
         <v>162</v>
       </c>
       <c r="AE39">
@@ -3922,81 +3922,84 @@
       </c>
       <c r="F40" t="s">
         <v>166</v>
       </c>
       <c r="G40" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I40" t="s">
         <v>28</v>
       </c>
       <c r="J40" t="s">
         <v>130</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>163</v>
       </c>
       <c r="AJ40">
         <v>29229</v>
       </c>
+      <c r="AK40">
+        <v>4</v>
+      </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>167</v>
       </c>
       <c r="E41" t="s">
         <v>168</v>
       </c>
       <c r="F41" t="s">
         <v>169</v>
       </c>
       <c r="G41" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I41" t="s">
         <v>28</v>
       </c>
       <c r="J41" t="s">
         <v>170</v>
       </c>
       <c r="AI41" t="s">
         <v>163</v>
       </c>
       <c r="AJ41">
         <v>30050</v>
       </c>
       <c r="AK41">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>171</v>
       </c>
       <c r="E42" t="s">
         <v>172</v>
       </c>
       <c r="F42" t="s">
         <v>173</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>139</v>
       </c>
       <c r="AE42">
@@ -5451,51 +5454,51 @@
       <c r="E87" t="s">
         <v>242</v>
       </c>
       <c r="F87" t="s">
         <v>319</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I87" t="s">
         <v>266</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
         <v>300</v>
       </c>
       <c r="AJ87">
         <v>28784</v>
       </c>
       <c r="AK87">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>320</v>
       </c>
       <c r="E88" t="s">
         <v>197</v>
       </c>
       <c r="F88" t="s">
         <v>321</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I88" t="s">
         <v>266</v>
       </c>
       <c r="J88" t="s">
         <v>293</v>
       </c>
       <c r="AE88">
@@ -5549,50 +5552,53 @@
       </c>
       <c r="E90" t="s">
         <v>197</v>
       </c>
       <c r="F90" t="s">
         <v>326</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I90" t="s">
         <v>266</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>300</v>
       </c>
       <c r="AJ90">
         <v>28560</v>
       </c>
+      <c r="AK90">
+        <v>4</v>
+      </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>327</v>
       </c>
       <c r="E91" t="s">
         <v>113</v>
       </c>
       <c r="F91" t="s">
         <v>328</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I91" t="s">
         <v>266</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AI91" t="s">
         <v>300</v>
@@ -5829,51 +5835,51 @@
       <c r="E99" t="s">
         <v>349</v>
       </c>
       <c r="F99" t="s">
         <v>350</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H99" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I99" t="s">
         <v>266</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AI99" t="s">
         <v>300</v>
       </c>
       <c r="AJ99">
         <v>29943</v>
       </c>
       <c r="AK99">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
         <v>337</v>
       </c>
       <c r="E100" t="s">
         <v>351</v>
       </c>
       <c r="F100" t="s">
         <v>352</v>
       </c>
       <c r="G100" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I100" t="s">
         <v>266</v>
       </c>
       <c r="J100" t="s">
         <v>312</v>
       </c>
       <c r="AE100">
@@ -6592,51 +6598,51 @@
       <c r="F122" t="s">
         <v>421</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I122" t="s">
         <v>384</v>
       </c>
       <c r="J122" t="s">
         <v>201</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
         <v>398</v>
       </c>
       <c r="AJ122">
         <v>28139</v>
       </c>
       <c r="AK122">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="123" spans="1:37">
       <c r="D123" t="s">
         <v>422</v>
       </c>
       <c r="E123" t="s">
         <v>423</v>
       </c>
       <c r="F123" t="s">
         <v>424</v>
       </c>
       <c r="G123" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H123" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I123" t="s">
         <v>384</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
@@ -7011,51 +7017,51 @@
       <c r="F135" t="s">
         <v>463</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H135" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I135" t="s">
         <v>442</v>
       </c>
       <c r="J135" t="s">
         <v>464</v>
       </c>
       <c r="AE135">
         <v>1</v>
       </c>
       <c r="AI135" t="s">
         <v>460</v>
       </c>
       <c r="AJ135">
         <v>28686</v>
       </c>
       <c r="AK135">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="136" spans="1:37">
       <c r="D136" t="s">
         <v>465</v>
       </c>
       <c r="E136" t="s">
         <v>24</v>
       </c>
       <c r="F136" t="s">
         <v>466</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H136" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I136" t="s">
         <v>442</v>
       </c>
       <c r="AE136">
         <v>1</v>
       </c>
       <c r="AI136" t="s">
@@ -7392,51 +7398,51 @@
       <c r="F147" t="s">
         <v>495</v>
       </c>
       <c r="G147" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I147" t="s">
         <v>442</v>
       </c>
       <c r="J147" t="s">
         <v>496</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AI147" t="s">
         <v>492</v>
       </c>
       <c r="AJ147">
         <v>30334</v>
       </c>
       <c r="AK147">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>174</v>
       </c>
       <c r="E148" t="s">
         <v>497</v>
       </c>
       <c r="F148" t="s">
         <v>498</v>
       </c>
       <c r="G148" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I148" t="s">
         <v>442</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AI148" t="s">
@@ -7456,51 +7462,51 @@
       <c r="F149" t="s">
         <v>501</v>
       </c>
       <c r="G149" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I149" t="s">
         <v>442</v>
       </c>
       <c r="J149" t="s">
         <v>334</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AI149" t="s">
         <v>492</v>
       </c>
       <c r="AJ149">
         <v>29081</v>
       </c>
       <c r="AK149">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="150" spans="1:37">
       <c r="D150" t="s">
         <v>422</v>
       </c>
       <c r="E150" t="s">
         <v>427</v>
       </c>
       <c r="F150" t="s">
         <v>502</v>
       </c>
       <c r="G150" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I150" t="s">
         <v>442</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AI150" t="s">
@@ -7674,51 +7680,51 @@
       <c r="F156" t="s">
         <v>518</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I156" t="s">
         <v>442</v>
       </c>
       <c r="J156" t="s">
         <v>519</v>
       </c>
       <c r="AE156">
         <v>1</v>
       </c>
       <c r="AI156" t="s">
         <v>512</v>
       </c>
       <c r="AJ156">
         <v>30188</v>
       </c>
       <c r="AK156">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="157" spans="1:37">
       <c r="D157" t="s">
         <v>520</v>
       </c>
       <c r="E157" t="s">
         <v>521</v>
       </c>
       <c r="F157" t="s">
         <v>522</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H157" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I157" t="s">
         <v>523</v>
       </c>
       <c r="J157" t="s">
         <v>267</v>
       </c>
       <c r="AD157" t="s">
@@ -8341,51 +8347,51 @@
       <c r="F176" t="s">
         <v>585</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H176" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I176" t="s">
         <v>523</v>
       </c>
       <c r="J176" t="s">
         <v>267</v>
       </c>
       <c r="AE176">
         <v>2</v>
       </c>
       <c r="AI176" t="s">
         <v>584</v>
       </c>
       <c r="AJ176">
         <v>28187</v>
       </c>
       <c r="AK176">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="177" spans="1:37">
       <c r="D177" t="s">
         <v>586</v>
       </c>
       <c r="E177" t="s">
         <v>141</v>
       </c>
       <c r="F177" t="s">
         <v>587</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H177" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I177" t="s">
         <v>523</v>
       </c>
       <c r="J177" t="s">
         <v>280</v>
       </c>
       <c r="AE177">
@@ -8539,51 +8545,51 @@
       <c r="F182" t="s">
         <v>595</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I182" t="s">
         <v>523</v>
       </c>
       <c r="J182" t="s">
         <v>130</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AI182" t="s">
         <v>584</v>
       </c>
       <c r="AJ182">
         <v>28729</v>
       </c>
       <c r="AK182">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>596</v>
       </c>
       <c r="E183" t="s">
         <v>254</v>
       </c>
       <c r="F183" t="s">
         <v>597</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I183" t="s">
         <v>523</v>
       </c>
       <c r="J183" t="s">
         <v>598</v>
       </c>
       <c r="AE183">
@@ -9444,51 +9450,51 @@
       <c r="F210" t="s">
         <v>664</v>
       </c>
       <c r="G210" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H210" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I210" t="s">
         <v>523</v>
       </c>
       <c r="J210" t="s">
         <v>46</v>
       </c>
       <c r="AE210">
         <v>1</v>
       </c>
       <c r="AI210" t="s">
         <v>640</v>
       </c>
       <c r="AJ210">
         <v>29378</v>
       </c>
       <c r="AK210">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="211" spans="1:37">
       <c r="D211" t="s">
         <v>665</v>
       </c>
       <c r="E211" t="s">
         <v>666</v>
       </c>
       <c r="F211" t="s">
         <v>667</v>
       </c>
       <c r="G211" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H211" s="5" t="s">
         <v>110</v>
       </c>
       <c r="I211" t="s">
         <v>523</v>
       </c>
       <c r="J211" t="s">
         <v>195</v>
       </c>
       <c r="AE211">