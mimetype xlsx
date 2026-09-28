--- v0 (2026-07-29)
+++ v1 (2026-09-28)
@@ -3023,51 +3023,51 @@
       <c r="F16" t="s">
         <v>88</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>35</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>85</v>
       </c>
       <c r="AJ16">
         <v>27742</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>89</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>90</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>91</v>
       </c>
       <c r="AE17">
@@ -3186,51 +3186,51 @@
       <c r="E21" t="s">
         <v>104</v>
       </c>
       <c r="F21" t="s">
         <v>105</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>85</v>
       </c>
       <c r="AJ21">
         <v>27312</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>106</v>
       </c>
       <c r="E22" t="s">
         <v>107</v>
       </c>
       <c r="F22" t="s">
         <v>108</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>109</v>
       </c>
       <c r="AE22">
@@ -4994,51 +4994,51 @@
       <c r="E76" t="s">
         <v>199</v>
       </c>
       <c r="F76" t="s">
         <v>289</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I76" t="s">
         <v>227</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">
         <v>270</v>
       </c>
       <c r="AJ76">
         <v>27514</v>
       </c>
       <c r="AK76">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
         <v>290</v>
       </c>
       <c r="E77" t="s">
         <v>115</v>
       </c>
       <c r="F77" t="s">
         <v>291</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I77" t="s">
         <v>227</v>
       </c>
       <c r="J77" t="s">
         <v>165</v>
       </c>
       <c r="AE77">
@@ -5623,51 +5623,51 @@
       <c r="F95" t="s">
         <v>339</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I95" t="s">
         <v>332</v>
       </c>
       <c r="J95" t="s">
         <v>68</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
         <v>337</v>
       </c>
       <c r="AJ95">
         <v>27689</v>
       </c>
       <c r="AK95">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>340</v>
       </c>
       <c r="E96" t="s">
         <v>255</v>
       </c>
       <c r="F96" t="s">
         <v>341</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H96" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I96" t="s">
         <v>332</v>
       </c>
       <c r="J96" t="s">
         <v>319</v>
       </c>
       <c r="AE96">
@@ -8473,51 +8473,51 @@
       <c r="F182" t="s">
         <v>577</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I182" t="s">
         <v>475</v>
       </c>
       <c r="J182" t="s">
         <v>84</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AI182" t="s">
         <v>541</v>
       </c>
       <c r="AJ182">
         <v>27771</v>
       </c>
       <c r="AK182">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>578</v>
       </c>
       <c r="E183" t="s">
         <v>466</v>
       </c>
       <c r="F183" t="s">
         <v>579</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I183" t="s">
         <v>475</v>
       </c>
       <c r="J183" t="s">
         <v>123</v>
       </c>
       <c r="AE183">
@@ -9055,51 +9055,51 @@
       <c r="F200" t="s">
         <v>617</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I200" t="s">
         <v>475</v>
       </c>
       <c r="J200" t="s">
         <v>35</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AI200" t="s">
         <v>604</v>
       </c>
       <c r="AJ200">
         <v>27691</v>
       </c>
       <c r="AK200">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="201" spans="1:37">
       <c r="D201" t="s">
         <v>503</v>
       </c>
       <c r="E201" t="s">
         <v>382</v>
       </c>
       <c r="F201" t="s">
         <v>618</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I201" t="s">
         <v>475</v>
       </c>
       <c r="J201" t="s">
         <v>102</v>
       </c>
       <c r="AE201">