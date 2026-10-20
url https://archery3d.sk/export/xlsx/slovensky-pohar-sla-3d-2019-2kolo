--- v1 (2026-09-28)
+++ v2 (2026-10-20)
@@ -3221,51 +3221,51 @@
       <c r="F22" t="s">
         <v>108</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>109</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>85</v>
       </c>
       <c r="AJ22">
         <v>26554</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>110</v>
       </c>
       <c r="E23" t="s">
         <v>111</v>
       </c>
       <c r="F23" t="s">
         <v>112</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>113</v>
       </c>
       <c r="AE23">
@@ -3454,51 +3454,51 @@
       <c r="F29" t="s">
         <v>133</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>84</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>130</v>
       </c>
       <c r="AJ29">
         <v>28235</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>86</v>
       </c>
       <c r="E30" t="s">
         <v>61</v>
       </c>
       <c r="F30" t="s">
         <v>134</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>35</v>
       </c>
       <c r="AE30">
@@ -4793,51 +4793,51 @@
       <c r="E70" t="s">
         <v>81</v>
       </c>
       <c r="F70" t="s">
         <v>272</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I70" t="s">
         <v>227</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>270</v>
       </c>
       <c r="AJ70">
         <v>27179</v>
       </c>
       <c r="AK70">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>273</v>
       </c>
       <c r="E71" t="s">
         <v>274</v>
       </c>
       <c r="F71" t="s">
         <v>275</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I71" t="s">
         <v>227</v>
       </c>
       <c r="J71" t="s">
         <v>276</v>
       </c>
       <c r="AE71">
@@ -4962,51 +4962,51 @@
       <c r="F75" t="s">
         <v>287</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I75" t="s">
         <v>227</v>
       </c>
       <c r="J75" t="s">
         <v>40</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>270</v>
       </c>
       <c r="AJ75">
         <v>28015</v>
       </c>
       <c r="AK75">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>288</v>
       </c>
       <c r="E76" t="s">
         <v>199</v>
       </c>
       <c r="F76" t="s">
         <v>289</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>83</v>
       </c>
       <c r="I76" t="s">
         <v>227</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AI76" t="s">