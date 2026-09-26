--- v3 (2026-09-06)
+++ v4 (2026-09-26)
@@ -3684,51 +3684,51 @@
       <c r="E27" t="s">
         <v>126</v>
       </c>
       <c r="F27" t="s">
         <v>127</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>110</v>
       </c>
       <c r="AJ27">
         <v>27186</v>
       </c>
       <c r="AK27">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>128</v>
       </c>
       <c r="E28" t="s">
         <v>129</v>
       </c>
       <c r="F28" t="s">
         <v>130</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>131</v>
       </c>
       <c r="AE28">
@@ -3853,51 +3853,51 @@
       <c r="F32" t="s">
         <v>144</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>35</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>110</v>
       </c>
       <c r="AJ32">
         <v>27524</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>145</v>
       </c>
       <c r="E33" t="s">
         <v>146</v>
       </c>
       <c r="F33" t="s">
         <v>147</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I33" t="s">
         <v>28</v>
       </c>
       <c r="J33" t="s">
         <v>148</v>
       </c>
       <c r="AE33">
@@ -5644,51 +5644,51 @@
       <c r="E86" t="s">
         <v>325</v>
       </c>
       <c r="F86" t="s">
         <v>326</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I86" t="s">
         <v>283</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>320</v>
       </c>
       <c r="AJ86">
         <v>26991</v>
       </c>
       <c r="AK86">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>251</v>
       </c>
       <c r="E87" t="s">
         <v>239</v>
       </c>
       <c r="F87" t="s">
         <v>327</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I87" t="s">
         <v>283</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
@@ -6748,51 +6748,51 @@
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I119" t="s">
         <v>396</v>
       </c>
       <c r="J119" t="s">
         <v>83</v>
       </c>
       <c r="AD119" t="s">
         <v>422</v>
       </c>
       <c r="AE119">
         <v>2</v>
       </c>
       <c r="AI119" t="s">
         <v>412</v>
       </c>
       <c r="AJ119">
         <v>26513</v>
       </c>
       <c r="AK119">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>423</v>
       </c>
       <c r="E120" t="s">
         <v>424</v>
       </c>
       <c r="F120" t="s">
         <v>425</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I120" t="s">
         <v>396</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AI120" t="s">
@@ -9200,51 +9200,51 @@
       <c r="F193" t="s">
         <v>634</v>
       </c>
       <c r="G193" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H193" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I193" t="s">
         <v>559</v>
       </c>
       <c r="J193" t="s">
         <v>114</v>
       </c>
       <c r="AE193">
         <v>1</v>
       </c>
       <c r="AI193" t="s">
         <v>620</v>
       </c>
       <c r="AJ193">
         <v>26661</v>
       </c>
       <c r="AK193">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="194" spans="1:37">
       <c r="D194" t="s">
         <v>635</v>
       </c>
       <c r="E194" t="s">
         <v>554</v>
       </c>
       <c r="F194" t="s">
         <v>636</v>
       </c>
       <c r="G194" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H194" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I194" t="s">
         <v>559</v>
       </c>
       <c r="J194" t="s">
         <v>505</v>
       </c>
       <c r="AE194">
@@ -10426,51 +10426,51 @@
       <c r="F230" t="s">
         <v>721</v>
       </c>
       <c r="G230" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H230" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I230" t="s">
         <v>559</v>
       </c>
       <c r="J230" t="s">
         <v>35</v>
       </c>
       <c r="AE230">
         <v>1</v>
       </c>
       <c r="AI230" t="s">
         <v>701</v>
       </c>
       <c r="AJ230">
         <v>26784</v>
       </c>
       <c r="AK230">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="231" spans="1:37">
       <c r="D231" t="s">
         <v>443</v>
       </c>
       <c r="E231" t="s">
         <v>470</v>
       </c>
       <c r="F231" t="s">
         <v>722</v>
       </c>
       <c r="G231" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H231" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I231" t="s">
         <v>559</v>
       </c>
       <c r="J231" t="s">
         <v>155</v>
       </c>
       <c r="AD231" t="s">