--- v4 (2026-09-26)
+++ v5 (2026-10-16)
@@ -3958,51 +3958,51 @@
       <c r="F35" t="s">
         <v>154</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="J35" t="s">
         <v>155</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>110</v>
       </c>
       <c r="AJ35">
         <v>26551</v>
       </c>
       <c r="AK35">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>156</v>
       </c>
       <c r="E36" t="s">
         <v>143</v>
       </c>
       <c r="F36" t="s">
         <v>157</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="J36" t="s">
         <v>114</v>
       </c>
       <c r="AE36">
@@ -4229,51 +4229,51 @@
       <c r="G43" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>114</v>
       </c>
       <c r="AD43" t="s">
         <v>178</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AI43" t="s">
         <v>170</v>
       </c>
       <c r="AJ43">
         <v>26839</v>
       </c>
       <c r="AK43">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>179</v>
       </c>
       <c r="E44" t="s">
         <v>180</v>
       </c>
       <c r="F44" t="s">
         <v>181</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>182</v>
       </c>
       <c r="AD44" t="s">
@@ -5574,89 +5574,89 @@
       <c r="E84" t="s">
         <v>150</v>
       </c>
       <c r="F84" t="s">
         <v>319</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I84" t="s">
         <v>283</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>320</v>
       </c>
       <c r="AJ84">
         <v>25604</v>
       </c>
       <c r="AK84">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>321</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
         <v>322</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I85" t="s">
         <v>283</v>
       </c>
       <c r="J85" t="s">
         <v>29</v>
       </c>
       <c r="AD85" t="s">
         <v>323</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>320</v>
       </c>
       <c r="AJ85">
         <v>27436</v>
       </c>
       <c r="AK85">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>324</v>
       </c>
       <c r="E86" t="s">
         <v>325</v>
       </c>
       <c r="F86" t="s">
         <v>326</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I86" t="s">
         <v>283</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">