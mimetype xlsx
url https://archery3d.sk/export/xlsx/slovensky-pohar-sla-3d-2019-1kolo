--- v5 (2026-10-16)
+++ v6 (2026-11-05)
@@ -3817,53 +3817,50 @@
       </c>
       <c r="F31" t="s">
         <v>140</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>141</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>110</v>
       </c>
       <c r="AJ31">
         <v>25983</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>142</v>
       </c>
       <c r="E32" t="s">
         <v>143</v>
       </c>
       <c r="F32" t="s">
         <v>144</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="J32" t="s">
         <v>35</v>
       </c>
       <c r="AE32">
         <v>1</v>
@@ -6264,51 +6261,51 @@
       <c r="F105" t="s">
         <v>375</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I105" t="s">
         <v>283</v>
       </c>
       <c r="J105" t="s">
         <v>316</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>365</v>
       </c>
       <c r="AJ105">
         <v>27579</v>
       </c>
       <c r="AK105">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>376</v>
       </c>
       <c r="E106" t="s">
         <v>234</v>
       </c>
       <c r="F106" t="s">
         <v>377</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I106" t="s">
         <v>283</v>
       </c>
       <c r="J106" t="s">
         <v>348</v>
       </c>
       <c r="AE106">