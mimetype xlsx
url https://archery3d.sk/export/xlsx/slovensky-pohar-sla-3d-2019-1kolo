--- v0 (2026-05-04)
+++ v1 (2026-05-30)
@@ -3783,51 +3783,51 @@
       <c r="F30" t="s">
         <v>138</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="J30" t="s">
         <v>114</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>110</v>
       </c>
       <c r="AJ30">
         <v>26749</v>
       </c>
       <c r="AK30">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>139</v>
       </c>
       <c r="E31" t="s">
         <v>129</v>
       </c>
       <c r="F31" t="s">
         <v>140</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>141</v>
       </c>
       <c r="AE31">
@@ -4191,87 +4191,90 @@
       <c r="E42" t="s">
         <v>172</v>
       </c>
       <c r="F42" t="s">
         <v>173</v>
       </c>
       <c r="G42" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I42" t="s">
         <v>28</v>
       </c>
       <c r="J42" t="s">
         <v>174</v>
       </c>
       <c r="AI42" t="s">
         <v>170</v>
       </c>
       <c r="AJ42">
         <v>27015</v>
       </c>
       <c r="AK42">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>175</v>
       </c>
       <c r="E43" t="s">
         <v>176</v>
       </c>
       <c r="F43" t="s">
         <v>177</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I43" t="s">
         <v>28</v>
       </c>
       <c r="J43" t="s">
         <v>114</v>
       </c>
       <c r="AD43" t="s">
         <v>178</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AI43" t="s">
         <v>170</v>
       </c>
       <c r="AJ43">
         <v>26839</v>
       </c>
+      <c r="AK43">
+        <v>5</v>
+      </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>179</v>
       </c>
       <c r="E44" t="s">
         <v>180</v>
       </c>
       <c r="F44" t="s">
         <v>181</v>
       </c>
       <c r="G44" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H44" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I44" t="s">
         <v>28</v>
       </c>
       <c r="J44" t="s">
         <v>182</v>
       </c>
       <c r="AD44" t="s">
         <v>183</v>
@@ -5763,51 +5766,51 @@
       <c r="E90" t="s">
         <v>85</v>
       </c>
       <c r="F90" t="s">
         <v>335</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I90" t="s">
         <v>283</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>320</v>
       </c>
       <c r="AJ90">
         <v>27528</v>
       </c>
       <c r="AK90">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>336</v>
       </c>
       <c r="E91" t="s">
         <v>153</v>
       </c>
       <c r="F91" t="s">
         <v>337</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I91" t="s">
         <v>283</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AI91" t="s">
@@ -7166,50 +7169,53 @@
       </c>
       <c r="F132" t="s">
         <v>460</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>187</v>
       </c>
       <c r="I132" t="s">
         <v>396</v>
       </c>
       <c r="J132" t="s">
         <v>40</v>
       </c>
       <c r="AE132">
         <v>1</v>
       </c>
       <c r="AI132" t="s">
         <v>456</v>
       </c>
       <c r="AJ132">
         <v>27604</v>
       </c>
+      <c r="AK132">
+        <v>5</v>
+      </c>
     </row>
     <row r="133" spans="1:37">
       <c r="D133" t="s">
         <v>461</v>
       </c>
       <c r="E133" t="s">
         <v>137</v>
       </c>
       <c r="F133" t="s">
         <v>462</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H133" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I133" t="s">
         <v>463</v>
       </c>
       <c r="J133" t="s">
         <v>40</v>
       </c>
       <c r="AD133" t="s">
         <v>464</v>
@@ -7697,51 +7703,51 @@
       <c r="F148" t="s">
         <v>508</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I148" t="s">
         <v>463</v>
       </c>
       <c r="J148" t="s">
         <v>509</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AI148" t="s">
         <v>498</v>
       </c>
       <c r="AJ148">
         <v>26713</v>
       </c>
       <c r="AK148">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="149" spans="1:37">
       <c r="D149" t="s">
         <v>510</v>
       </c>
       <c r="E149" t="s">
         <v>264</v>
       </c>
       <c r="F149" t="s">
         <v>511</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H149" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I149" t="s">
         <v>463</v>
       </c>
       <c r="AE149">
         <v>1</v>
       </c>
       <c r="AI149" t="s">
@@ -9558,51 +9564,51 @@
       <c r="G204" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I204" t="s">
         <v>559</v>
       </c>
       <c r="J204" t="s">
         <v>292</v>
       </c>
       <c r="AD204" t="s">
         <v>658</v>
       </c>
       <c r="AE204">
         <v>2</v>
       </c>
       <c r="AI204" t="s">
         <v>620</v>
       </c>
       <c r="AJ204">
         <v>27260</v>
       </c>
       <c r="AK204">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="205" spans="1:37">
       <c r="D205" t="s">
         <v>659</v>
       </c>
       <c r="E205" t="s">
         <v>120</v>
       </c>
       <c r="F205" t="s">
         <v>660</v>
       </c>
       <c r="G205" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I205" t="s">
         <v>559</v>
       </c>
       <c r="J205" t="s">
         <v>292</v>
       </c>
       <c r="AE205">