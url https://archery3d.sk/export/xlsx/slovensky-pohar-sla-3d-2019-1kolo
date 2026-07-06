--- v1 (2026-05-30)
+++ v2 (2026-07-06)
@@ -5573,87 +5573,90 @@
       </c>
       <c r="E84" t="s">
         <v>150</v>
       </c>
       <c r="F84" t="s">
         <v>319</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I84" t="s">
         <v>283</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>320</v>
       </c>
       <c r="AJ84">
         <v>25604</v>
       </c>
+      <c r="AK84">
+        <v>5</v>
+      </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>321</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
         <v>322</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I85" t="s">
         <v>283</v>
       </c>
       <c r="J85" t="s">
         <v>29</v>
       </c>
       <c r="AD85" t="s">
         <v>323</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AI85" t="s">
         <v>320</v>
       </c>
       <c r="AJ85">
         <v>27436</v>
       </c>
       <c r="AK85">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
         <v>324</v>
       </c>
       <c r="E86" t="s">
         <v>325</v>
       </c>
       <c r="F86" t="s">
         <v>326</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I86" t="s">
         <v>283</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
@@ -8093,51 +8096,51 @@
       <c r="F160" t="s">
         <v>537</v>
       </c>
       <c r="G160" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H160" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I160" t="s">
         <v>463</v>
       </c>
       <c r="J160" t="s">
         <v>348</v>
       </c>
       <c r="AE160">
         <v>1</v>
       </c>
       <c r="AI160" t="s">
         <v>531</v>
       </c>
       <c r="AJ160">
         <v>26814</v>
       </c>
       <c r="AK160">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="161" spans="1:37">
       <c r="D161" t="s">
         <v>538</v>
       </c>
       <c r="E161" t="s">
         <v>539</v>
       </c>
       <c r="F161" t="s">
         <v>540</v>
       </c>
       <c r="G161" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H161" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I161" t="s">
         <v>463</v>
       </c>
       <c r="J161" t="s">
         <v>541</v>
       </c>
       <c r="AE161">