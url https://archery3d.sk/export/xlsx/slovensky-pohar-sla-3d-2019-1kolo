--- v2 (2026-07-06)
+++ v3 (2026-09-06)
@@ -7635,53 +7635,50 @@
       </c>
       <c r="F146" t="s">
         <v>504</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I146" t="s">
         <v>463</v>
       </c>
       <c r="J146" t="s">
         <v>505</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AI146" t="s">
         <v>498</v>
       </c>
       <c r="AJ146">
         <v>27207</v>
       </c>
-      <c r="AK146">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>263</v>
       </c>
       <c r="E147" t="s">
         <v>213</v>
       </c>
       <c r="F147" t="s">
         <v>506</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>109</v>
       </c>
       <c r="I147" t="s">
         <v>463</v>
       </c>
       <c r="J147" t="s">
         <v>372</v>
       </c>
       <c r="AE147">
         <v>1</v>