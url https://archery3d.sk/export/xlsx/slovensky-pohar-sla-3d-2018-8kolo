--- v0 (2026-04-30)
+++ v1 (2026-05-25)
@@ -2936,51 +2936,51 @@
       <c r="F19" t="s">
         <v>99</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>100</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>91</v>
       </c>
       <c r="AJ19">
         <v>24156</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>101</v>
       </c>
       <c r="E20" t="s">
         <v>102</v>
       </c>
       <c r="F20" t="s">
         <v>103</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>54</v>
       </c>
       <c r="AE20">
@@ -3204,51 +3204,51 @@
       <c r="E27" t="s">
         <v>124</v>
       </c>
       <c r="F27" t="s">
         <v>125</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>126</v>
       </c>
       <c r="AI27" t="s">
         <v>118</v>
       </c>
       <c r="AJ27">
         <v>24187</v>
       </c>
       <c r="AK27">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>127</v>
       </c>
       <c r="E28" t="s">
         <v>128</v>
       </c>
       <c r="F28" t="s">
         <v>129</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>130</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>131</v>
       </c>
       <c r="AE28">
@@ -4613,51 +4613,51 @@
       <c r="F70" t="s">
         <v>270</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="6" t="s">
         <v>130</v>
       </c>
       <c r="I70" t="s">
         <v>218</v>
       </c>
       <c r="J70" t="s">
         <v>271</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AI70" t="s">
         <v>272</v>
       </c>
       <c r="AJ70">
         <v>23066</v>
       </c>
       <c r="AK70">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>273</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>274</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H71" s="6" t="s">
         <v>130</v>
       </c>
       <c r="I71" t="s">
         <v>218</v>
       </c>
       <c r="J71" t="s">
         <v>207</v>
       </c>
       <c r="AE71">
@@ -5288,50 +5288,53 @@
       </c>
       <c r="F90" t="s">
         <v>335</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>130</v>
       </c>
       <c r="I90" t="s">
         <v>297</v>
       </c>
       <c r="J90" t="s">
         <v>298</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>336</v>
       </c>
       <c r="AJ90">
         <v>23853</v>
       </c>
+      <c r="AK90">
+        <v>5</v>
+      </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>337</v>
       </c>
       <c r="E91" t="s">
         <v>338</v>
       </c>
       <c r="F91" t="s">
         <v>339</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>130</v>
       </c>
       <c r="I91" t="s">
         <v>297</v>
       </c>
       <c r="J91" t="s">
         <v>69</v>
       </c>
       <c r="AE91">
         <v>2</v>
@@ -5627,51 +5630,51 @@
       <c r="F100" t="s">
         <v>373</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H100" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I100" t="s">
         <v>342</v>
       </c>
       <c r="J100" t="s">
         <v>298</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AI100" t="s">
         <v>374</v>
       </c>
       <c r="AJ100">
         <v>24069</v>
       </c>
       <c r="AK100">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
         <v>375</v>
       </c>
       <c r="E101" t="s">
         <v>376</v>
       </c>
       <c r="F101" t="s">
         <v>377</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I101" t="s">
         <v>342</v>
       </c>
       <c r="J101" t="s">
         <v>81</v>
       </c>
       <c r="AE101">
@@ -5889,84 +5892,87 @@
       <c r="F108" t="s">
         <v>393</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I108" t="s">
         <v>342</v>
       </c>
       <c r="J108" t="s">
         <v>77</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AI108" t="s">
         <v>374</v>
       </c>
       <c r="AJ108">
         <v>24203</v>
       </c>
       <c r="AK108">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="109" spans="1:37">
       <c r="D109" t="s">
         <v>394</v>
       </c>
       <c r="E109" t="s">
         <v>305</v>
       </c>
       <c r="F109" t="s">
         <v>395</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I109" t="s">
         <v>342</v>
       </c>
       <c r="J109" t="s">
         <v>77</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AI109" t="s">
         <v>374</v>
       </c>
       <c r="AJ109">
         <v>24204</v>
       </c>
+      <c r="AK109">
+        <v>5</v>
+      </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>396</v>
       </c>
       <c r="E110" t="s">
         <v>397</v>
       </c>
       <c r="F110" t="s">
         <v>398</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I110" t="s">
         <v>342</v>
       </c>
       <c r="J110" t="s">
         <v>399</v>
       </c>
       <c r="AE110">
         <v>1</v>
@@ -7426,51 +7432,51 @@
       <c r="F155" t="s">
         <v>521</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I155" t="s">
         <v>439</v>
       </c>
       <c r="J155" t="s">
         <v>187</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>508</v>
       </c>
       <c r="AJ155">
         <v>22905</v>
       </c>
       <c r="AK155">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>522</v>
       </c>
       <c r="E156" t="s">
         <v>153</v>
       </c>
       <c r="F156" t="s">
         <v>523</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I156" t="s">
         <v>439</v>
       </c>
       <c r="J156" t="s">
         <v>90</v>
       </c>
       <c r="AE156">