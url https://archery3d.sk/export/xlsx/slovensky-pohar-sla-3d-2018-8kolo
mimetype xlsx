--- v1 (2026-05-25)
+++ v2 (2026-08-25)
@@ -4455,50 +4455,53 @@
       </c>
       <c r="E65" t="s">
         <v>95</v>
       </c>
       <c r="F65" t="s">
         <v>257</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I65" t="s">
         <v>218</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>248</v>
       </c>
       <c r="AJ65">
         <v>23714</v>
       </c>
+      <c r="AK65">
+        <v>5</v>
+      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>238</v>
       </c>
       <c r="E66" t="s">
         <v>258</v>
       </c>
       <c r="F66" t="s">
         <v>259</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I66" t="s">
         <v>218</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>248</v>
@@ -5186,53 +5189,50 @@
       </c>
       <c r="F87" t="s">
         <v>327</v>
       </c>
       <c r="G87" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H87" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I87" t="s">
         <v>297</v>
       </c>
       <c r="J87" t="s">
         <v>81</v>
       </c>
       <c r="AE87">
         <v>1</v>
       </c>
       <c r="AI87" t="s">
         <v>328</v>
       </c>
       <c r="AJ87">
         <v>24092</v>
       </c>
-      <c r="AK87">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
         <v>329</v>
       </c>
       <c r="E88" t="s">
         <v>116</v>
       </c>
       <c r="F88" t="s">
         <v>330</v>
       </c>
       <c r="G88" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H88" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I88" t="s">
         <v>297</v>
       </c>
       <c r="J88" t="s">
         <v>187</v>
       </c>
       <c r="AE88">
         <v>1</v>
@@ -6273,51 +6273,51 @@
       <c r="F120" t="s">
         <v>425</v>
       </c>
       <c r="G120" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I120" t="s">
         <v>342</v>
       </c>
       <c r="J120" t="s">
         <v>281</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AI120" t="s">
         <v>417</v>
       </c>
       <c r="AJ120">
         <v>23783</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>426</v>
       </c>
       <c r="E121" t="s">
         <v>427</v>
       </c>
       <c r="F121" t="s">
         <v>428</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>130</v>
       </c>
       <c r="I121" t="s">
         <v>342</v>
       </c>
       <c r="J121" t="s">
         <v>298</v>
       </c>
       <c r="AE121">
@@ -6375,51 +6375,51 @@
       <c r="F123" t="s">
         <v>433</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H123" s="6" t="s">
         <v>130</v>
       </c>
       <c r="I123" t="s">
         <v>342</v>
       </c>
       <c r="J123" t="s">
         <v>434</v>
       </c>
       <c r="AE123">
         <v>1</v>
       </c>
       <c r="AI123" t="s">
         <v>429</v>
       </c>
       <c r="AJ123">
         <v>23631</v>
       </c>
       <c r="AK123">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="124" spans="1:37">
       <c r="D124" t="s">
         <v>435</v>
       </c>
       <c r="E124" t="s">
         <v>47</v>
       </c>
       <c r="F124" t="s">
         <v>436</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H124" s="6" t="s">
         <v>130</v>
       </c>
       <c r="I124" t="s">
         <v>342</v>
       </c>
       <c r="J124" t="s">
         <v>81</v>
       </c>
       <c r="AE124">