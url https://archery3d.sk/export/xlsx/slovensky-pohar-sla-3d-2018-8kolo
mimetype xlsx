--- v2 (2026-08-25)
+++ v3 (2026-09-27)
@@ -2869,51 +2869,51 @@
       <c r="F17" t="s">
         <v>94</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>44</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>91</v>
       </c>
       <c r="AJ17">
         <v>24123</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>95</v>
       </c>
       <c r="F18" t="s">
         <v>96</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>69</v>
       </c>
       <c r="AE18">
@@ -3105,51 +3105,51 @@
       <c r="E24" t="s">
         <v>114</v>
       </c>
       <c r="F24" t="s">
         <v>115</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>91</v>
       </c>
       <c r="AJ24">
         <v>24036</v>
       </c>
       <c r="AK24">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>116</v>
       </c>
       <c r="F25" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>44</v>
       </c>
       <c r="AE25">
@@ -3641,51 +3641,51 @@
       <c r="F40" t="s">
         <v>169</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I40" t="s">
         <v>158</v>
       </c>
       <c r="J40" t="s">
         <v>170</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AI40" t="s">
         <v>159</v>
       </c>
       <c r="AJ40">
         <v>23800</v>
       </c>
       <c r="AK40">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
         <v>171</v>
       </c>
       <c r="E41" t="s">
         <v>172</v>
       </c>
       <c r="F41" t="s">
         <v>173</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I41" t="s">
         <v>174</v>
       </c>
       <c r="J41" t="s">
         <v>100</v>
       </c>
       <c r="AD41" t="s">
@@ -4989,51 +4989,51 @@
       <c r="F81" t="s">
         <v>313</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H81" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I81" t="s">
         <v>297</v>
       </c>
       <c r="J81" t="s">
         <v>81</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AI81" t="s">
         <v>311</v>
       </c>
       <c r="AJ81">
         <v>24088</v>
       </c>
       <c r="AK81">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>314</v>
       </c>
       <c r="E82" t="s">
         <v>236</v>
       </c>
       <c r="F82" t="s">
         <v>315</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I82" t="s">
         <v>297</v>
       </c>
       <c r="J82" t="s">
         <v>298</v>
       </c>
       <c r="AE82">
@@ -7950,51 +7950,51 @@
       <c r="F171" t="s">
         <v>559</v>
       </c>
       <c r="G171" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I171" t="s">
         <v>439</v>
       </c>
       <c r="J171" t="s">
         <v>44</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AI171" t="s">
         <v>550</v>
       </c>
       <c r="AJ171">
         <v>23917</v>
       </c>
       <c r="AK171">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="172" spans="1:37">
       <c r="D172" t="s">
         <v>560</v>
       </c>
       <c r="E172" t="s">
         <v>561</v>
       </c>
       <c r="F172" t="s">
         <v>562</v>
       </c>
       <c r="G172" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H172" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I172" t="s">
         <v>439</v>
       </c>
       <c r="AE172">
         <v>1</v>
       </c>
       <c r="AI172" t="s">