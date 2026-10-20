--- v3 (2026-09-27)
+++ v4 (2026-10-20)
@@ -3038,51 +3038,51 @@
       <c r="F22" t="s">
         <v>108</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>109</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>91</v>
       </c>
       <c r="AJ22">
         <v>22487</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>110</v>
       </c>
       <c r="E23" t="s">
         <v>111</v>
       </c>
       <c r="F23" t="s">
         <v>112</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>100</v>
       </c>
       <c r="AE23">
@@ -4456,51 +4456,51 @@
       <c r="E65" t="s">
         <v>95</v>
       </c>
       <c r="F65" t="s">
         <v>257</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I65" t="s">
         <v>218</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>248</v>
       </c>
       <c r="AJ65">
         <v>23714</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>238</v>
       </c>
       <c r="E66" t="s">
         <v>258</v>
       </c>
       <c r="F66" t="s">
         <v>259</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>89</v>
       </c>
       <c r="I66" t="s">
         <v>218</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">