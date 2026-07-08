--- v0 (2026-05-01)
+++ v1 (2026-07-08)
@@ -2764,51 +2764,51 @@
       <c r="E23" t="s">
         <v>92</v>
       </c>
       <c r="F23" t="s">
         <v>93</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>87</v>
       </c>
       <c r="AJ23">
         <v>23337</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>94</v>
       </c>
       <c r="E24" t="s">
         <v>84</v>
       </c>
       <c r="F24" t="s">
         <v>95</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
@@ -3191,51 +3191,51 @@
       <c r="E37" t="s">
         <v>131</v>
       </c>
       <c r="F37" t="s">
         <v>132</v>
       </c>
       <c r="G37" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I37" t="s">
         <v>28</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">
         <v>127</v>
       </c>
       <c r="AJ37">
         <v>23351</v>
       </c>
       <c r="AK37">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
         <v>133</v>
       </c>
       <c r="E38" t="s">
         <v>103</v>
       </c>
       <c r="F38" t="s">
         <v>134</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I38" t="s">
         <v>28</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
@@ -4018,50 +4018,53 @@
       </c>
       <c r="E64" t="s">
         <v>84</v>
       </c>
       <c r="F64" t="s">
         <v>218</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I64" t="s">
         <v>193</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>216</v>
       </c>
       <c r="AJ64">
         <v>22050</v>
       </c>
+      <c r="AK64">
+        <v>5</v>
+      </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>219</v>
       </c>
       <c r="E65" t="s">
         <v>220</v>
       </c>
       <c r="F65" t="s">
         <v>221</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I65" t="s">
         <v>193</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>216</v>
@@ -4272,51 +4275,51 @@
       <c r="E72" t="s">
         <v>180</v>
       </c>
       <c r="F72" t="s">
         <v>241</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I72" t="s">
         <v>193</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>242</v>
       </c>
       <c r="AJ72">
         <v>23374</v>
       </c>
       <c r="AK72">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>243</v>
       </c>
       <c r="E73" t="s">
         <v>189</v>
       </c>
       <c r="F73" t="s">
         <v>244</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I73" t="s">
         <v>193</v>
       </c>
       <c r="J73" t="s">
         <v>245</v>
       </c>
       <c r="AE73">
@@ -4734,50 +4737,53 @@
       </c>
       <c r="F86" t="s">
         <v>292</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I86" t="s">
         <v>258</v>
       </c>
       <c r="J86" t="s">
         <v>259</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>293</v>
       </c>
       <c r="AJ86">
         <v>22615</v>
       </c>
+      <c r="AK86">
+        <v>5</v>
+      </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>294</v>
       </c>
       <c r="E87" t="s">
         <v>291</v>
       </c>
       <c r="F87" t="s">
         <v>295</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I87" t="s">
         <v>258</v>
       </c>
       <c r="J87" t="s">
         <v>207</v>
       </c>
       <c r="AE87">
         <v>1</v>
@@ -5236,51 +5242,51 @@
       <c r="F101" t="s">
         <v>343</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I101" t="s">
         <v>302</v>
       </c>
       <c r="J101" t="s">
         <v>259</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>326</v>
       </c>
       <c r="AJ101">
         <v>22968</v>
       </c>
       <c r="AK101">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>344</v>
       </c>
       <c r="E102" t="s">
         <v>40</v>
       </c>
       <c r="F102" t="s">
         <v>345</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I102" t="s">
         <v>302</v>
       </c>
       <c r="J102" t="s">
         <v>315</v>
       </c>
       <c r="AE102">
@@ -5399,51 +5405,51 @@
       <c r="F106" t="s">
         <v>357</v>
       </c>
       <c r="G106" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I106" t="s">
         <v>302</v>
       </c>
       <c r="J106" t="s">
         <v>245</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
         <v>354</v>
       </c>
       <c r="AJ106">
         <v>22897</v>
       </c>
       <c r="AK106">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="107" spans="1:37">
       <c r="D107" t="s">
         <v>317</v>
       </c>
       <c r="E107" t="s">
         <v>358</v>
       </c>
       <c r="F107" t="s">
         <v>359</v>
       </c>
       <c r="G107" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I107" t="s">
         <v>302</v>
       </c>
       <c r="J107" t="s">
         <v>320</v>
       </c>
       <c r="AE107">