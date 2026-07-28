--- v1 (2026-07-08)
+++ v2 (2026-07-28)
@@ -5571,51 +5571,51 @@
       <c r="F111" t="s">
         <v>370</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I111" t="s">
         <v>302</v>
       </c>
       <c r="J111" t="s">
         <v>371</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AI111" t="s">
         <v>366</v>
       </c>
       <c r="AJ111">
         <v>22865</v>
       </c>
       <c r="AK111">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>372</v>
       </c>
       <c r="E112" t="s">
         <v>106</v>
       </c>
       <c r="F112" t="s">
         <v>373</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I112" t="s">
         <v>302</v>
       </c>
       <c r="J112" t="s">
         <v>330</v>
       </c>
       <c r="AE112">