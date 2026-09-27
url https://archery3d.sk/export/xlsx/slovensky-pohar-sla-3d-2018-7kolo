--- v2 (2026-07-28)
+++ v3 (2026-09-27)
@@ -2828,83 +2828,83 @@
       <c r="E25" t="s">
         <v>97</v>
       </c>
       <c r="F25" t="s">
         <v>98</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>87</v>
       </c>
       <c r="AJ25">
         <v>23339</v>
       </c>
       <c r="AK25">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>99</v>
       </c>
       <c r="E26" t="s">
         <v>100</v>
       </c>
       <c r="F26" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>87</v>
       </c>
       <c r="AJ26">
         <v>23340</v>
       </c>
       <c r="AK26">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>102</v>
       </c>
       <c r="E27" t="s">
         <v>103</v>
       </c>
       <c r="F27" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
@@ -6654,51 +6654,51 @@
       <c r="F144" t="s">
         <v>463</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H144" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I144" t="s">
         <v>376</v>
       </c>
       <c r="J144" t="s">
         <v>353</v>
       </c>
       <c r="AE144">
         <v>1</v>
       </c>
       <c r="AI144" t="s">
         <v>427</v>
       </c>
       <c r="AJ144">
         <v>22504</v>
       </c>
       <c r="AK144">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="145" spans="1:37">
       <c r="D145" t="s">
         <v>464</v>
       </c>
       <c r="E145" t="s">
         <v>323</v>
       </c>
       <c r="F145" t="s">
         <v>465</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I145" t="s">
         <v>376</v>
       </c>
       <c r="AE145">
         <v>2</v>
       </c>
       <c r="AI145" t="s">
@@ -7015,51 +7015,51 @@
       <c r="F155" t="s">
         <v>492</v>
       </c>
       <c r="G155" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H155" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I155" t="s">
         <v>376</v>
       </c>
       <c r="J155" t="s">
         <v>493</v>
       </c>
       <c r="AE155">
         <v>1</v>
       </c>
       <c r="AI155" t="s">
         <v>469</v>
       </c>
       <c r="AJ155">
         <v>22518</v>
       </c>
       <c r="AK155">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="156" spans="1:37">
       <c r="D156" t="s">
         <v>494</v>
       </c>
       <c r="E156" t="s">
         <v>275</v>
       </c>
       <c r="F156" t="s">
         <v>495</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>135</v>
       </c>
       <c r="I156" t="s">
         <v>376</v>
       </c>
       <c r="J156" t="s">
         <v>496</v>
       </c>
       <c r="AE156">