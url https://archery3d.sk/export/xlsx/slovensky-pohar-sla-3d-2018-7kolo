--- v3 (2026-09-27)
+++ v4 (2026-10-19)
@@ -4019,51 +4019,51 @@
       <c r="E64" t="s">
         <v>84</v>
       </c>
       <c r="F64" t="s">
         <v>218</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I64" t="s">
         <v>193</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>216</v>
       </c>
       <c r="AJ64">
         <v>22050</v>
       </c>
       <c r="AK64">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>219</v>
       </c>
       <c r="E65" t="s">
         <v>220</v>
       </c>
       <c r="F65" t="s">
         <v>221</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>86</v>
       </c>
       <c r="I65" t="s">
         <v>193</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">