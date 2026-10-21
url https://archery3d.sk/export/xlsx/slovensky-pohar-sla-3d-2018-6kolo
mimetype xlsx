--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -2264,51 +2264,51 @@
       <c r="E19" t="s">
         <v>87</v>
       </c>
       <c r="F19" t="s">
         <v>88</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
         <v>68</v>
       </c>
       <c r="AJ19">
         <v>21916</v>
       </c>
       <c r="AK19">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>89</v>
       </c>
       <c r="E20" t="s">
         <v>90</v>
       </c>
       <c r="F20" t="s">
         <v>91</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="J20" t="s">
         <v>92</v>
       </c>
       <c r="AE20">
@@ -3143,51 +3143,51 @@
       <c r="E46" t="s">
         <v>76</v>
       </c>
       <c r="F46" t="s">
         <v>185</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I46" t="s">
         <v>160</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>178</v>
       </c>
       <c r="AJ46">
         <v>21855</v>
       </c>
       <c r="AK46">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>107</v>
       </c>
       <c r="E47" t="s">
         <v>108</v>
       </c>
       <c r="F47" t="s">
         <v>186</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I47" t="s">
         <v>160</v>
       </c>
       <c r="J47" t="s">
         <v>32</v>
       </c>
       <c r="AE47">
@@ -3210,51 +3210,51 @@
       <c r="F48" t="s">
         <v>189</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I48" t="s">
         <v>160</v>
       </c>
       <c r="J48" t="s">
         <v>190</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AI48" t="s">
         <v>178</v>
       </c>
       <c r="AJ48">
         <v>21648</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
         <v>191</v>
       </c>
       <c r="E49" t="s">
         <v>192</v>
       </c>
       <c r="F49" t="s">
         <v>193</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H49" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I49" t="s">
         <v>160</v>
       </c>
       <c r="J49" t="s">
         <v>177</v>
       </c>
       <c r="AE49">