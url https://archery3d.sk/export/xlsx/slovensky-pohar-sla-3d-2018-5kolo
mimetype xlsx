--- v1 (2026-09-08)
+++ v2 (2026-09-28)
@@ -2552,51 +2552,51 @@
       <c r="F16" t="s">
         <v>86</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>35</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AI16" t="s">
         <v>76</v>
       </c>
       <c r="AJ16">
         <v>21077</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>87</v>
       </c>
       <c r="E17" t="s">
         <v>88</v>
       </c>
       <c r="F17" t="s">
         <v>89</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>90</v>
       </c>
       <c r="AE17">
@@ -2616,51 +2616,51 @@
       <c r="E18" t="s">
         <v>92</v>
       </c>
       <c r="F18" t="s">
         <v>93</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>76</v>
       </c>
       <c r="AJ18">
         <v>20948</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>84</v>
       </c>
       <c r="E19" t="s">
         <v>94</v>
       </c>
       <c r="F19" t="s">
         <v>95</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>35</v>
       </c>
       <c r="AE19">
@@ -3728,51 +3728,51 @@
       <c r="E52" t="s">
         <v>209</v>
       </c>
       <c r="F52" t="s">
         <v>210</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H52" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I52" t="s">
         <v>169</v>
       </c>
       <c r="AE52">
         <v>1</v>
       </c>
       <c r="AI52" t="s">
         <v>193</v>
       </c>
       <c r="AJ52">
         <v>21149</v>
       </c>
       <c r="AK52">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
         <v>173</v>
       </c>
       <c r="E53" t="s">
         <v>78</v>
       </c>
       <c r="F53" t="s">
         <v>211</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I53" t="s">
         <v>169</v>
       </c>
       <c r="J53" t="s">
         <v>176</v>
       </c>
       <c r="AE53">
@@ -5944,51 +5944,51 @@
       <c r="F119" t="s">
         <v>416</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I119" t="s">
         <v>357</v>
       </c>
       <c r="J119" t="s">
         <v>63</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AI119" t="s">
         <v>417</v>
       </c>
       <c r="AJ119">
         <v>19984</v>
       </c>
       <c r="AK119">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>418</v>
       </c>
       <c r="E120" t="s">
         <v>419</v>
       </c>
       <c r="F120" t="s">
         <v>420</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I120" t="s">
         <v>357</v>
       </c>
       <c r="J120" t="s">
         <v>421</v>
       </c>
       <c r="AE120">
@@ -6596,51 +6596,51 @@
       <c r="F139" t="s">
         <v>461</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I139" t="s">
         <v>357</v>
       </c>
       <c r="J139" t="s">
         <v>35</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">
         <v>449</v>
       </c>
       <c r="AJ139">
         <v>21104</v>
       </c>
       <c r="AK139">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>462</v>
       </c>
       <c r="E140" t="s">
         <v>288</v>
       </c>
       <c r="F140" t="s">
         <v>463</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I140" t="s">
         <v>357</v>
       </c>
       <c r="J140" t="s">
         <v>149</v>
       </c>
       <c r="AE140">