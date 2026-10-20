--- v2 (2026-09-28)
+++ v3 (2026-10-20)
@@ -2686,51 +2686,51 @@
       <c r="F20" t="s">
         <v>99</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>63</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>96</v>
       </c>
       <c r="AJ20">
         <v>21084</v>
       </c>
       <c r="AK20">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>100</v>
       </c>
       <c r="E21" t="s">
         <v>101</v>
       </c>
       <c r="F21" t="s">
         <v>102</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>83</v>
       </c>
       <c r="AE21">
@@ -3565,51 +3565,51 @@
       <c r="E47" t="s">
         <v>78</v>
       </c>
       <c r="F47" t="s">
         <v>192</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I47" t="s">
         <v>169</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>193</v>
       </c>
       <c r="AJ47">
         <v>21040</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>194</v>
       </c>
       <c r="E48" t="s">
         <v>195</v>
       </c>
       <c r="F48" t="s">
         <v>196</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I48" t="s">
         <v>169</v>
       </c>
       <c r="J48" t="s">
         <v>197</v>
       </c>
       <c r="AE48">