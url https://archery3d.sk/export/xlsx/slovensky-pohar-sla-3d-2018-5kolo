--- v0 (2026-04-30)
+++ v1 (2026-09-08)
@@ -2450,51 +2450,51 @@
       <c r="F13" t="s">
         <v>74</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>63</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AI13" t="s">
         <v>76</v>
       </c>
       <c r="AJ13">
         <v>21019</v>
       </c>
       <c r="AK13">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>77</v>
       </c>
       <c r="E14" t="s">
         <v>78</v>
       </c>
       <c r="F14" t="s">
         <v>79</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>63</v>
       </c>
       <c r="AE14">
@@ -2685,50 +2685,53 @@
       </c>
       <c r="F20" t="s">
         <v>99</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>63</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>96</v>
       </c>
       <c r="AJ20">
         <v>21084</v>
       </c>
+      <c r="AK20">
+        <v>5</v>
+      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>100</v>
       </c>
       <c r="E21" t="s">
         <v>101</v>
       </c>
       <c r="F21" t="s">
         <v>102</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>83</v>
       </c>
       <c r="AE21">
         <v>1</v>
@@ -2747,51 +2750,51 @@
       <c r="E22" t="s">
         <v>104</v>
       </c>
       <c r="F22" t="s">
         <v>105</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>106</v>
       </c>
       <c r="AI22" t="s">
         <v>96</v>
       </c>
       <c r="AJ22">
         <v>21124</v>
       </c>
       <c r="AK22">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>107</v>
       </c>
       <c r="E23" t="s">
         <v>88</v>
       </c>
       <c r="F23" t="s">
         <v>108</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>109</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>72</v>
       </c>
       <c r="AE23">
@@ -3561,50 +3564,53 @@
       </c>
       <c r="E47" t="s">
         <v>78</v>
       </c>
       <c r="F47" t="s">
         <v>192</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I47" t="s">
         <v>169</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">
         <v>193</v>
       </c>
       <c r="AJ47">
         <v>21040</v>
       </c>
+      <c r="AK47">
+        <v>5</v>
+      </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>194</v>
       </c>
       <c r="E48" t="s">
         <v>195</v>
       </c>
       <c r="F48" t="s">
         <v>196</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I48" t="s">
         <v>169</v>
       </c>
       <c r="J48" t="s">
         <v>197</v>
       </c>
       <c r="AE48">
         <v>1</v>
@@ -4452,85 +4458,85 @@
       </c>
       <c r="F74" t="s">
         <v>280</v>
       </c>
       <c r="G74" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I74" t="s">
         <v>242</v>
       </c>
       <c r="J74" t="s">
         <v>72</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>275</v>
       </c>
       <c r="AJ74">
         <v>20425</v>
       </c>
-      <c r="AK74">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>281</v>
       </c>
       <c r="E75" t="s">
         <v>282</v>
       </c>
       <c r="F75" t="s">
         <v>283</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>109</v>
       </c>
       <c r="I75" t="s">
         <v>242</v>
       </c>
       <c r="J75" t="s">
         <v>243</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AI75" t="s">
         <v>284</v>
       </c>
       <c r="AJ75">
         <v>21047</v>
       </c>
+      <c r="AK75">
+        <v>5</v>
+      </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
         <v>285</v>
       </c>
       <c r="E76" t="s">
         <v>282</v>
       </c>
       <c r="F76" t="s">
         <v>286</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>109</v>
       </c>
       <c r="I76" t="s">
         <v>242</v>
       </c>
       <c r="J76" t="s">
         <v>182</v>
       </c>
       <c r="AE76">
         <v>1</v>
@@ -5204,51 +5210,51 @@
       <c r="F97" t="s">
         <v>348</v>
       </c>
       <c r="G97" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I97" t="s">
         <v>293</v>
       </c>
       <c r="J97" t="s">
         <v>214</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>342</v>
       </c>
       <c r="AJ97">
         <v>20729</v>
       </c>
       <c r="AK97">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>349</v>
       </c>
       <c r="E98" t="s">
         <v>350</v>
       </c>
       <c r="F98" t="s">
         <v>351</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>109</v>
       </c>
       <c r="I98" t="s">
         <v>293</v>
       </c>
       <c r="J98" t="s">
         <v>243</v>
       </c>
       <c r="AE98">
@@ -6788,51 +6794,51 @@
       <c r="E145" t="s">
         <v>475</v>
       </c>
       <c r="F145" t="s">
         <v>476</v>
       </c>
       <c r="G145" s="3" t="s">
         <v>48</v>
       </c>
       <c r="H145" s="5" t="s">
         <v>75</v>
       </c>
       <c r="I145" t="s">
         <v>357</v>
       </c>
       <c r="AE145">
         <v>1</v>
       </c>
       <c r="AI145" t="s">
         <v>449</v>
       </c>
       <c r="AJ145">
         <v>20949</v>
       </c>
       <c r="AK145">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="146" spans="1:37">
       <c r="D146" t="s">
         <v>477</v>
       </c>
       <c r="E146" t="s">
         <v>78</v>
       </c>
       <c r="F146" t="s">
         <v>478</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>109</v>
       </c>
       <c r="I146" t="s">
         <v>357</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AI146" t="s">