--- v0 (2026-05-04)
+++ v1 (2026-09-10)
@@ -2577,51 +2577,51 @@
       <c r="E18" t="s">
         <v>78</v>
       </c>
       <c r="F18" t="s">
         <v>79</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>77</v>
       </c>
       <c r="AJ18">
         <v>20206</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>80</v>
       </c>
       <c r="E19" t="s">
         <v>81</v>
       </c>
       <c r="F19" t="s">
         <v>82</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AI19" t="s">
@@ -2911,51 +2911,51 @@
       <c r="E29" t="s">
         <v>107</v>
       </c>
       <c r="F29" t="s">
         <v>108</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
         <v>105</v>
       </c>
       <c r="AJ29">
         <v>20217</v>
       </c>
       <c r="AK29">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>109</v>
       </c>
       <c r="E30" t="s">
         <v>110</v>
       </c>
       <c r="F30" t="s">
         <v>111</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I30" t="s">
         <v>28</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
@@ -2971,50 +2971,53 @@
       </c>
       <c r="E31" t="s">
         <v>113</v>
       </c>
       <c r="F31" t="s">
         <v>114</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>105</v>
       </c>
       <c r="AJ31">
         <v>20219</v>
       </c>
+      <c r="AK31">
+        <v>5</v>
+      </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>116</v>
       </c>
       <c r="F32" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
         <v>119</v>
@@ -3920,50 +3923,53 @@
       </c>
       <c r="E63" t="s">
         <v>210</v>
       </c>
       <c r="F63" t="s">
         <v>211</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I63" t="s">
         <v>176</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>208</v>
       </c>
       <c r="AJ63">
         <v>20251</v>
       </c>
+      <c r="AK63">
+        <v>4</v>
+      </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>194</v>
       </c>
       <c r="E64" t="s">
         <v>212</v>
       </c>
       <c r="F64" t="s">
         <v>213</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I64" t="s">
         <v>176</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
         <v>208</v>
@@ -3978,50 +3984,53 @@
       </c>
       <c r="E65" t="s">
         <v>74</v>
       </c>
       <c r="F65" t="s">
         <v>215</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I65" t="s">
         <v>176</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>208</v>
       </c>
       <c r="AJ65">
         <v>20253</v>
       </c>
+      <c r="AK65">
+        <v>5</v>
+      </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>216</v>
       </c>
       <c r="E66" t="s">
         <v>217</v>
       </c>
       <c r="F66" t="s">
         <v>218</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I66" t="s">
         <v>176</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
         <v>208</v>
@@ -4727,53 +4736,50 @@
       </c>
       <c r="E90" t="s">
         <v>285</v>
       </c>
       <c r="F90" t="s">
         <v>286</v>
       </c>
       <c r="G90" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H90" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I90" t="s">
         <v>259</v>
       </c>
       <c r="AE90">
         <v>1</v>
       </c>
       <c r="AI90" t="s">
         <v>287</v>
       </c>
       <c r="AJ90">
         <v>20278</v>
       </c>
-      <c r="AK90">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
         <v>288</v>
       </c>
       <c r="E91" t="s">
         <v>289</v>
       </c>
       <c r="F91" t="s">
         <v>290</v>
       </c>
       <c r="G91" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H91" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I91" t="s">
         <v>259</v>
       </c>
       <c r="AE91">
         <v>1</v>
       </c>
       <c r="AI91" t="s">
         <v>287</v>
@@ -4791,50 +4797,53 @@
       </c>
       <c r="E92" t="s">
         <v>292</v>
       </c>
       <c r="F92" t="s">
         <v>293</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I92" t="s">
         <v>259</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>294</v>
       </c>
       <c r="AJ92">
         <v>20280</v>
       </c>
+      <c r="AK92">
+        <v>5</v>
+      </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>295</v>
       </c>
       <c r="E93" t="s">
         <v>292</v>
       </c>
       <c r="F93" t="s">
         <v>296</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I93" t="s">
         <v>259</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AI93" t="s">
         <v>294</v>
@@ -5230,51 +5239,51 @@
       <c r="E107" t="s">
         <v>320</v>
       </c>
       <c r="F107" t="s">
         <v>337</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H107" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I107" t="s">
         <v>307</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AI107" t="s">
         <v>318</v>
       </c>
       <c r="AJ107">
         <v>20295</v>
       </c>
       <c r="AK107">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>338</v>
       </c>
       <c r="E108" t="s">
         <v>301</v>
       </c>
       <c r="F108" t="s">
         <v>339</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I108" t="s">
         <v>307</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AI108" t="s">
@@ -5378,51 +5387,51 @@
       <c r="E112" t="s">
         <v>289</v>
       </c>
       <c r="F112" t="s">
         <v>348</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I112" t="s">
         <v>307</v>
       </c>
       <c r="AE112">
         <v>1</v>
       </c>
       <c r="AI112" t="s">
         <v>340</v>
       </c>
       <c r="AJ112">
         <v>20300</v>
       </c>
       <c r="AK112">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="113" spans="1:37">
       <c r="D113" t="s">
         <v>349</v>
       </c>
       <c r="E113" t="s">
         <v>24</v>
       </c>
       <c r="F113" t="s">
         <v>350</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H113" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I113" t="s">
         <v>307</v>
       </c>
       <c r="AE113">
         <v>1</v>
       </c>
       <c r="AI113" t="s">
@@ -6556,51 +6565,51 @@
       <c r="E152" t="s">
         <v>34</v>
       </c>
       <c r="F152" t="s">
         <v>445</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H152" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I152" t="s">
         <v>358</v>
       </c>
       <c r="AE152">
         <v>1</v>
       </c>
       <c r="AI152" t="s">
         <v>423</v>
       </c>
       <c r="AJ152">
         <v>20340</v>
       </c>
       <c r="AK152">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="153" spans="1:37">
       <c r="D153" t="s">
         <v>446</v>
       </c>
       <c r="E153" t="s">
         <v>447</v>
       </c>
       <c r="F153" t="s">
         <v>448</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H153" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I153" t="s">
         <v>358</v>
       </c>
       <c r="AE153">
         <v>1</v>
       </c>
       <c r="AI153" t="s">
@@ -7187,50 +7196,53 @@
         <v>488</v>
       </c>
       <c r="E173" t="s">
         <v>24</v>
       </c>
       <c r="F173" t="s">
         <v>489</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I173" t="s">
         <v>358</v>
       </c>
       <c r="AE173">
         <v>1</v>
       </c>
       <c r="AI173" t="s">
         <v>484</v>
       </c>
       <c r="AJ173">
         <v>20361</v>
+      </c>
+      <c r="AK173">
+        <v>4</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>490</v>
       </c>
       <c r="E174" t="s">
         <v>134</v>
       </c>
       <c r="F174" t="s">
         <v>491</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I174" t="s">
         <v>358</v>
       </c>
       <c r="AE174">
         <v>1</v>
       </c>
       <c r="AI174" t="s">