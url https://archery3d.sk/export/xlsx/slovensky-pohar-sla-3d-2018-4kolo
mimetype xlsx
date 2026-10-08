--- v1 (2026-09-10)
+++ v2 (2026-10-08)
@@ -2699,51 +2699,51 @@
       <c r="E22" t="s">
         <v>88</v>
       </c>
       <c r="F22" t="s">
         <v>89</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>77</v>
       </c>
       <c r="AJ22">
         <v>20210</v>
       </c>
       <c r="AK22">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>64</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
         <v>90</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
@@ -2972,51 +2972,51 @@
       <c r="E31" t="s">
         <v>113</v>
       </c>
       <c r="F31" t="s">
         <v>114</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>105</v>
       </c>
       <c r="AJ31">
         <v>20219</v>
       </c>
       <c r="AK31">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>116</v>
       </c>
       <c r="F32" t="s">
         <v>117</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
@@ -3184,51 +3184,51 @@
       <c r="E38" t="s">
         <v>134</v>
       </c>
       <c r="F38" t="s">
         <v>135</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H38" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I38" t="s">
         <v>136</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AI38" t="s">
         <v>137</v>
       </c>
       <c r="AJ38">
         <v>20226</v>
       </c>
       <c r="AK38">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>138</v>
       </c>
       <c r="E39" t="s">
         <v>139</v>
       </c>
       <c r="F39" t="s">
         <v>140</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I39" t="s">
         <v>136</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
@@ -3924,51 +3924,51 @@
       <c r="E63" t="s">
         <v>210</v>
       </c>
       <c r="F63" t="s">
         <v>211</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I63" t="s">
         <v>176</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AI63" t="s">
         <v>208</v>
       </c>
       <c r="AJ63">
         <v>20251</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
         <v>194</v>
       </c>
       <c r="E64" t="s">
         <v>212</v>
       </c>
       <c r="F64" t="s">
         <v>213</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I64" t="s">
         <v>176</v>
       </c>
       <c r="AE64">
         <v>1</v>
       </c>
       <c r="AI64" t="s">
@@ -3985,51 +3985,51 @@
       <c r="E65" t="s">
         <v>74</v>
       </c>
       <c r="F65" t="s">
         <v>215</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I65" t="s">
         <v>176</v>
       </c>
       <c r="AE65">
         <v>1</v>
       </c>
       <c r="AI65" t="s">
         <v>208</v>
       </c>
       <c r="AJ65">
         <v>20253</v>
       </c>
       <c r="AK65">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
         <v>216</v>
       </c>
       <c r="E66" t="s">
         <v>217</v>
       </c>
       <c r="F66" t="s">
         <v>218</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H66" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I66" t="s">
         <v>176</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AI66" t="s">
@@ -6388,51 +6388,51 @@
       <c r="E146" t="s">
         <v>431</v>
       </c>
       <c r="F146" t="s">
         <v>432</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H146" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I146" t="s">
         <v>358</v>
       </c>
       <c r="AE146">
         <v>1</v>
       </c>
       <c r="AI146" t="s">
         <v>423</v>
       </c>
       <c r="AJ146">
         <v>20334</v>
       </c>
       <c r="AK146">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="147" spans="1:37">
       <c r="D147" t="s">
         <v>433</v>
       </c>
       <c r="E147" t="s">
         <v>434</v>
       </c>
       <c r="F147" t="s">
         <v>435</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>76</v>
       </c>
       <c r="I147" t="s">
         <v>358</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AI147" t="s">