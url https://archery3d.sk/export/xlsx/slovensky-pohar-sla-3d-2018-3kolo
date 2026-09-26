--- v1 (2026-08-15)
+++ v2 (2026-09-26)
@@ -2790,51 +2790,51 @@
       <c r="E21" t="s">
         <v>100</v>
       </c>
       <c r="F21" t="s">
         <v>101</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AI21" t="s">
         <v>95</v>
       </c>
       <c r="AJ21">
         <v>18490</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>102</v>
       </c>
       <c r="E22" t="s">
         <v>31</v>
       </c>
       <c r="F22" t="s">
         <v>103</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>72</v>
       </c>
       <c r="AE22">
@@ -3378,51 +3378,51 @@
       <c r="F39" t="s">
         <v>165</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I39" t="s">
         <v>160</v>
       </c>
       <c r="J39" t="s">
         <v>161</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AI39" t="s">
         <v>162</v>
       </c>
       <c r="AJ39">
         <v>18796</v>
       </c>
       <c r="AK39">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>166</v>
       </c>
       <c r="E40" t="s">
         <v>167</v>
       </c>
       <c r="F40" t="s">
         <v>168</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I40" t="s">
         <v>160</v>
       </c>
       <c r="J40" t="s">
         <v>161</v>
       </c>
       <c r="AE40">