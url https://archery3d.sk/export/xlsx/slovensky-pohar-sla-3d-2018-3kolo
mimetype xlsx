--- v2 (2026-09-26)
+++ v3 (2026-10-16)
@@ -4359,51 +4359,51 @@
       <c r="E69" t="s">
         <v>92</v>
       </c>
       <c r="F69" t="s">
         <v>262</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I69" t="s">
         <v>220</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>246</v>
       </c>
       <c r="AJ69">
         <v>18822</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>254</v>
       </c>
       <c r="E70" t="s">
         <v>255</v>
       </c>
       <c r="F70" t="s">
         <v>263</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I70" t="s">
         <v>220</v>
       </c>
       <c r="J70" t="s">
         <v>264</v>
       </c>
       <c r="AE70">