--- v3 (2026-10-16)
+++ v4 (2026-11-06)
@@ -2824,50 +2824,53 @@
       </c>
       <c r="F22" t="s">
         <v>103</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>72</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AI22" t="s">
         <v>95</v>
       </c>
       <c r="AJ22">
         <v>18758</v>
       </c>
+      <c r="AK22">
+        <v>5</v>
+      </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>104</v>
       </c>
       <c r="E23" t="s">
         <v>105</v>
       </c>
       <c r="F23" t="s">
         <v>106</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>107</v>
       </c>
       <c r="AE23">
         <v>1</v>
@@ -4778,51 +4781,51 @@
       <c r="F82" t="s">
         <v>296</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I82" t="s">
         <v>220</v>
       </c>
       <c r="J82" t="s">
         <v>231</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AI82" t="s">
         <v>289</v>
       </c>
       <c r="AJ82">
         <v>18873</v>
       </c>
       <c r="AK82">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>297</v>
       </c>
       <c r="E83" t="s">
         <v>37</v>
       </c>
       <c r="F83" t="s">
         <v>298</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H83" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I83" t="s">
         <v>220</v>
       </c>
       <c r="J83" t="s">
         <v>299</v>
       </c>
       <c r="AE83">
@@ -6024,51 +6027,51 @@
       <c r="F120" t="s">
         <v>421</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I120" t="s">
         <v>368</v>
       </c>
       <c r="J120" t="s">
         <v>115</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AI120" t="s">
         <v>419</v>
       </c>
       <c r="AJ120">
         <v>18794</v>
       </c>
       <c r="AK120">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>422</v>
       </c>
       <c r="E121" t="s">
         <v>423</v>
       </c>
       <c r="F121" t="s">
         <v>424</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I121" t="s">
         <v>368</v>
       </c>
       <c r="J121" t="s">
         <v>330</v>
       </c>
       <c r="AE121">