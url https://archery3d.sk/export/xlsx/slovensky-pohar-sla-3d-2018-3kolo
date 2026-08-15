--- v0 (2026-05-04)
+++ v1 (2026-08-15)
@@ -2953,51 +2953,51 @@
       <c r="F26" t="s">
         <v>117</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>82</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>95</v>
       </c>
       <c r="AJ26">
         <v>18845</v>
       </c>
       <c r="AK26">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>83</v>
       </c>
       <c r="E27" t="s">
         <v>92</v>
       </c>
       <c r="F27" t="s">
         <v>118</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>86</v>
       </c>
       <c r="AE27">
@@ -4358,50 +4358,53 @@
       </c>
       <c r="E69" t="s">
         <v>92</v>
       </c>
       <c r="F69" t="s">
         <v>262</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I69" t="s">
         <v>220</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>246</v>
       </c>
       <c r="AJ69">
         <v>18822</v>
       </c>
+      <c r="AK69">
+        <v>5</v>
+      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>254</v>
       </c>
       <c r="E70" t="s">
         <v>255</v>
       </c>
       <c r="F70" t="s">
         <v>263</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I70" t="s">
         <v>220</v>
       </c>
       <c r="J70" t="s">
         <v>264</v>
       </c>
       <c r="AE70">
         <v>1</v>
@@ -4457,53 +4460,50 @@
       </c>
       <c r="F72" t="s">
         <v>269</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I72" t="s">
         <v>220</v>
       </c>
       <c r="J72" t="s">
         <v>231</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>246</v>
       </c>
       <c r="AJ72">
         <v>18898</v>
       </c>
-      <c r="AK72">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>234</v>
       </c>
       <c r="E73" t="s">
         <v>270</v>
       </c>
       <c r="F73" t="s">
         <v>271</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I73" t="s">
         <v>220</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>246</v>
@@ -4845,51 +4845,51 @@
       <c r="F84" t="s">
         <v>302</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I84" t="s">
         <v>220</v>
       </c>
       <c r="J84" t="s">
         <v>303</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AI84" t="s">
         <v>289</v>
       </c>
       <c r="AJ84">
         <v>18168</v>
       </c>
       <c r="AK84">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
         <v>304</v>
       </c>
       <c r="E85" t="s">
         <v>64</v>
       </c>
       <c r="F85" t="s">
         <v>305</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I85" t="s">
         <v>306</v>
       </c>
       <c r="J85" t="s">
         <v>72</v>
       </c>
       <c r="AD85" t="s">
@@ -5957,51 +5957,51 @@
       <c r="F118" t="s">
         <v>414</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I118" t="s">
         <v>368</v>
       </c>
       <c r="J118" t="s">
         <v>267</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">
         <v>409</v>
       </c>
       <c r="AJ118">
         <v>18573</v>
       </c>
       <c r="AK118">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>415</v>
       </c>
       <c r="E119" t="s">
         <v>416</v>
       </c>
       <c r="F119" t="s">
         <v>417</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I119" t="s">
         <v>368</v>
       </c>
       <c r="J119" t="s">
         <v>418</v>
       </c>
       <c r="AE119">
@@ -6024,51 +6024,51 @@
       <c r="F120" t="s">
         <v>421</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I120" t="s">
         <v>368</v>
       </c>
       <c r="J120" t="s">
         <v>115</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AI120" t="s">
         <v>419</v>
       </c>
       <c r="AJ120">
         <v>18794</v>
       </c>
       <c r="AK120">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="121" spans="1:37">
       <c r="D121" t="s">
         <v>422</v>
       </c>
       <c r="E121" t="s">
         <v>423</v>
       </c>
       <c r="F121" t="s">
         <v>424</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>140</v>
       </c>
       <c r="I121" t="s">
         <v>368</v>
       </c>
       <c r="J121" t="s">
         <v>330</v>
       </c>
       <c r="AE121">
@@ -6987,51 +6987,51 @@
       <c r="F150" t="s">
         <v>496</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H150" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I150" t="s">
         <v>427</v>
       </c>
       <c r="J150" t="s">
         <v>187</v>
       </c>
       <c r="AE150">
         <v>1</v>
       </c>
       <c r="AI150" t="s">
         <v>473</v>
       </c>
       <c r="AJ150">
         <v>17893</v>
       </c>
       <c r="AK150">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="151" spans="1:37">
       <c r="D151" t="s">
         <v>497</v>
       </c>
       <c r="E151" t="s">
         <v>164</v>
       </c>
       <c r="F151" t="s">
         <v>498</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H151" s="5" t="s">
         <v>94</v>
       </c>
       <c r="I151" t="s">
         <v>427</v>
       </c>
       <c r="J151" t="s">
         <v>187</v>
       </c>
       <c r="AE151">