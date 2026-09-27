--- v2 (2026-08-17)
+++ v3 (2026-09-27)
@@ -3092,51 +3092,51 @@
       <c r="E28" t="s">
         <v>106</v>
       </c>
       <c r="F28" t="s">
         <v>107</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>82</v>
       </c>
       <c r="AJ28">
         <v>17660</v>
       </c>
       <c r="AK28">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>108</v>
       </c>
       <c r="E29" t="s">
         <v>109</v>
       </c>
       <c r="F29" t="s">
         <v>110</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AI29" t="s">
@@ -3188,51 +3188,51 @@
       <c r="E31" t="s">
         <v>115</v>
       </c>
       <c r="F31" t="s">
         <v>116</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AI31" t="s">
         <v>82</v>
       </c>
       <c r="AJ31">
         <v>17663</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>117</v>
       </c>
       <c r="E32" t="s">
         <v>118</v>
       </c>
       <c r="F32" t="s">
         <v>119</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I32" t="s">
         <v>28</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AI32" t="s">
@@ -7330,51 +7330,51 @@
       <c r="E170" t="s">
         <v>489</v>
       </c>
       <c r="F170" t="s">
         <v>490</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I170" t="s">
         <v>399</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
         <v>481</v>
       </c>
       <c r="AJ170">
         <v>17809</v>
       </c>
       <c r="AK170">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>34</v>
       </c>
       <c r="E171" t="s">
         <v>190</v>
       </c>
       <c r="F171" t="s">
         <v>491</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I171" t="s">
         <v>399</v>
       </c>
       <c r="AE171">
         <v>1</v>
       </c>
       <c r="AI171" t="s">
@@ -8192,51 +8192,51 @@
       <c r="E199" t="s">
         <v>549</v>
       </c>
       <c r="F199" t="s">
         <v>550</v>
       </c>
       <c r="G199" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H199" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I199" t="s">
         <v>399</v>
       </c>
       <c r="AE199">
         <v>1</v>
       </c>
       <c r="AI199" t="s">
         <v>542</v>
       </c>
       <c r="AJ199">
         <v>17838</v>
       </c>
       <c r="AK199">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="200" spans="1:37">
       <c r="D200" t="s">
         <v>551</v>
       </c>
       <c r="E200" t="s">
         <v>552</v>
       </c>
       <c r="F200" t="s">
         <v>553</v>
       </c>
       <c r="G200" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H200" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I200" t="s">
         <v>399</v>
       </c>
       <c r="AE200">
         <v>1</v>
       </c>
       <c r="AI200" t="s">