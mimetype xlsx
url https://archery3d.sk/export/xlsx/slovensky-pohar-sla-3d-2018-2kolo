--- v3 (2026-09-27)
+++ v4 (2026-10-19)
@@ -3310,51 +3310,51 @@
       <c r="E35" t="s">
         <v>128</v>
       </c>
       <c r="F35" t="s">
         <v>129</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>120</v>
       </c>
       <c r="AJ35">
         <v>17674</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>114</v>
       </c>
       <c r="E36" t="s">
         <v>130</v>
       </c>
       <c r="F36" t="s">
         <v>131</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
@@ -4262,51 +4262,51 @@
       <c r="E67" t="s">
         <v>109</v>
       </c>
       <c r="F67" t="s">
         <v>223</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I67" t="s">
         <v>187</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>212</v>
       </c>
       <c r="AJ67">
         <v>17706</v>
       </c>
       <c r="AK67">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>224</v>
       </c>
       <c r="E68" t="s">
         <v>225</v>
       </c>
       <c r="F68" t="s">
         <v>226</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I68" t="s">
         <v>187</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">