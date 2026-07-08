--- v0 (2026-05-04)
+++ v1 (2026-07-08)
@@ -3031,51 +3031,51 @@
       <c r="E26" t="s">
         <v>100</v>
       </c>
       <c r="F26" t="s">
         <v>101</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>82</v>
       </c>
       <c r="AJ26">
         <v>17658</v>
       </c>
       <c r="AK26">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>102</v>
       </c>
       <c r="E27" t="s">
         <v>103</v>
       </c>
       <c r="F27" t="s">
         <v>104</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
@@ -3309,50 +3309,53 @@
       </c>
       <c r="E35" t="s">
         <v>128</v>
       </c>
       <c r="F35" t="s">
         <v>129</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I35" t="s">
         <v>28</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>120</v>
       </c>
       <c r="AJ35">
         <v>17674</v>
       </c>
+      <c r="AK35">
+        <v>5</v>
+      </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>114</v>
       </c>
       <c r="E36" t="s">
         <v>130</v>
       </c>
       <c r="F36" t="s">
         <v>131</v>
       </c>
       <c r="G36" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I36" t="s">
         <v>28</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>120</v>
@@ -4258,50 +4261,53 @@
       </c>
       <c r="E67" t="s">
         <v>109</v>
       </c>
       <c r="F67" t="s">
         <v>223</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I67" t="s">
         <v>187</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AI67" t="s">
         <v>212</v>
       </c>
       <c r="AJ67">
         <v>17706</v>
       </c>
+      <c r="AK67">
+        <v>5</v>
+      </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>224</v>
       </c>
       <c r="E68" t="s">
         <v>225</v>
       </c>
       <c r="F68" t="s">
         <v>226</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I68" t="s">
         <v>187</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AI68" t="s">
         <v>212</v>
@@ -4413,51 +4419,51 @@
       <c r="E72" t="s">
         <v>172</v>
       </c>
       <c r="F72" t="s">
         <v>236</v>
       </c>
       <c r="G72" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I72" t="s">
         <v>187</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AI72" t="s">
         <v>234</v>
       </c>
       <c r="AJ72">
         <v>17711</v>
       </c>
       <c r="AK72">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>237</v>
       </c>
       <c r="E73" t="s">
         <v>178</v>
       </c>
       <c r="F73" t="s">
         <v>238</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I73" t="s">
         <v>187</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
@@ -5164,50 +5170,53 @@
       </c>
       <c r="E97" t="s">
         <v>307</v>
       </c>
       <c r="F97" t="s">
         <v>308</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I97" t="s">
         <v>267</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>309</v>
       </c>
       <c r="AJ97">
         <v>17736</v>
       </c>
+      <c r="AK97">
+        <v>5</v>
+      </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>310</v>
       </c>
       <c r="E98" t="s">
         <v>311</v>
       </c>
       <c r="F98" t="s">
         <v>312</v>
       </c>
       <c r="G98" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>134</v>
       </c>
       <c r="I98" t="s">
         <v>267</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>313</v>
@@ -5400,51 +5409,51 @@
       <c r="E105" t="s">
         <v>24</v>
       </c>
       <c r="F105" t="s">
         <v>334</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I105" t="s">
         <v>316</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>332</v>
       </c>
       <c r="AJ105">
         <v>17744</v>
       </c>
       <c r="AK105">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>335</v>
       </c>
       <c r="E106" t="s">
         <v>24</v>
       </c>
       <c r="F106" t="s">
         <v>336</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I106" t="s">
         <v>316</v>
       </c>
       <c r="AE106">
         <v>1</v>
       </c>
       <c r="AI106" t="s">
@@ -6030,51 +6039,51 @@
       <c r="E126" t="s">
         <v>302</v>
       </c>
       <c r="F126" t="s">
         <v>380</v>
       </c>
       <c r="G126" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I126" t="s">
         <v>316</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AI126" t="s">
         <v>371</v>
       </c>
       <c r="AJ126">
         <v>17765</v>
       </c>
       <c r="AK126">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="127" spans="1:37">
       <c r="D127" t="s">
         <v>381</v>
       </c>
       <c r="E127" t="s">
         <v>382</v>
       </c>
       <c r="F127" t="s">
         <v>383</v>
       </c>
       <c r="G127" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H127" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I127" t="s">
         <v>316</v>
       </c>
       <c r="AE127">
         <v>1</v>
       </c>
       <c r="AI127" t="s">
@@ -7617,51 +7626,51 @@
       <c r="E180" t="s">
         <v>37</v>
       </c>
       <c r="F180" t="s">
         <v>511</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H180" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I180" t="s">
         <v>399</v>
       </c>
       <c r="AE180">
         <v>1</v>
       </c>
       <c r="AI180" t="s">
         <v>481</v>
       </c>
       <c r="AJ180">
         <v>17819</v>
       </c>
       <c r="AK180">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="181" spans="1:37">
       <c r="D181" t="s">
         <v>512</v>
       </c>
       <c r="E181" t="s">
         <v>94</v>
       </c>
       <c r="F181" t="s">
         <v>513</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H181" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I181" t="s">
         <v>399</v>
       </c>
       <c r="AE181">
         <v>1</v>
       </c>
       <c r="AI181" t="s">