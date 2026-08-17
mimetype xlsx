--- v1 (2026-07-08)
+++ v2 (2026-08-17)
@@ -5077,53 +5077,50 @@
       </c>
       <c r="E94" t="s">
         <v>228</v>
       </c>
       <c r="F94" t="s">
         <v>299</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I94" t="s">
         <v>267</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AI94" t="s">
         <v>300</v>
       </c>
       <c r="AJ94">
         <v>17733</v>
       </c>
-      <c r="AK94">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>301</v>
       </c>
       <c r="E95" t="s">
         <v>302</v>
       </c>
       <c r="F95" t="s">
         <v>303</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>51</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I95" t="s">
         <v>267</v>
       </c>
       <c r="AE95">
         <v>1</v>
       </c>
       <c r="AI95" t="s">
         <v>300</v>
@@ -5833,51 +5830,51 @@
       <c r="E119" t="s">
         <v>182</v>
       </c>
       <c r="F119" t="s">
         <v>363</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I119" t="s">
         <v>316</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AI119" t="s">
         <v>332</v>
       </c>
       <c r="AJ119">
         <v>17758</v>
       </c>
       <c r="AK119">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>364</v>
       </c>
       <c r="E120" t="s">
         <v>365</v>
       </c>
       <c r="F120" t="s">
         <v>366</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>81</v>
       </c>
       <c r="I120" t="s">
         <v>316</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AI120" t="s">