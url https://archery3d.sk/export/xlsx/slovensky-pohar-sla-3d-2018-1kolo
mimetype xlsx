--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -2958,51 +2958,51 @@
       <c r="F15" t="s">
         <v>80</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>64</v>
       </c>
       <c r="AE15">
         <v>1</v>
       </c>
       <c r="AI15" t="s">
         <v>73</v>
       </c>
       <c r="AJ15">
         <v>15658</v>
       </c>
       <c r="AK15">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>81</v>
       </c>
       <c r="E16" t="s">
         <v>82</v>
       </c>
       <c r="F16" t="s">
         <v>83</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>84</v>
       </c>
       <c r="AE16">
@@ -3292,81 +3292,84 @@
       </c>
       <c r="F25" t="s">
         <v>111</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>64</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>108</v>
       </c>
       <c r="AJ25">
         <v>16301</v>
       </c>
+      <c r="AK25">
+        <v>5</v>
+      </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>112</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26" t="s">
         <v>114</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>76</v>
       </c>
       <c r="AI26" t="s">
         <v>108</v>
       </c>
       <c r="AJ26">
         <v>16344</v>
       </c>
       <c r="AK26">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>115</v>
       </c>
       <c r="E27" t="s">
         <v>116</v>
       </c>
       <c r="F27" t="s">
         <v>117</v>
       </c>
       <c r="G27" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>84</v>
       </c>
       <c r="AE27">
@@ -5629,50 +5632,53 @@
       </c>
       <c r="F97" t="s">
         <v>341</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>121</v>
       </c>
       <c r="I97" t="s">
         <v>291</v>
       </c>
       <c r="J97" t="s">
         <v>280</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AI97" t="s">
         <v>342</v>
       </c>
       <c r="AJ97">
         <v>16419</v>
       </c>
+      <c r="AK97">
+        <v>5</v>
+      </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>343</v>
       </c>
       <c r="E98" t="s">
         <v>344</v>
       </c>
       <c r="F98" t="s">
         <v>345</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>121</v>
       </c>
       <c r="I98" t="s">
         <v>291</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AI98" t="s">
         <v>342</v>
@@ -6058,51 +6064,51 @@
       <c r="F110" t="s">
         <v>384</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I110" t="s">
         <v>355</v>
       </c>
       <c r="J110" t="s">
         <v>57</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AI110" t="s">
         <v>374</v>
       </c>
       <c r="AJ110">
         <v>16435</v>
       </c>
       <c r="AK110">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>385</v>
       </c>
       <c r="E111" t="s">
         <v>59</v>
       </c>
       <c r="F111" t="s">
         <v>386</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I111" t="s">
         <v>355</v>
       </c>
       <c r="J111" t="s">
         <v>387</v>
       </c>
       <c r="AE111">
@@ -6355,51 +6361,51 @@
       <c r="F119" t="s">
         <v>406</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I119" t="s">
         <v>355</v>
       </c>
       <c r="J119" t="s">
         <v>280</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AI119" t="s">
         <v>374</v>
       </c>
       <c r="AJ119">
         <v>16296</v>
       </c>
       <c r="AK119">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>407</v>
       </c>
       <c r="E120" t="s">
         <v>408</v>
       </c>
       <c r="F120" t="s">
         <v>409</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I120" t="s">
         <v>355</v>
       </c>
       <c r="J120" t="s">
         <v>68</v>
       </c>
       <c r="AE120">
@@ -8617,51 +8623,51 @@
       <c r="F188" t="s">
         <v>586</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H188" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I188" t="s">
         <v>456</v>
       </c>
       <c r="J188" t="s">
         <v>204</v>
       </c>
       <c r="AE188">
         <v>1</v>
       </c>
       <c r="AI188" t="s">
         <v>542</v>
       </c>
       <c r="AJ188">
         <v>16361</v>
       </c>
       <c r="AK188">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="189" spans="1:37">
       <c r="D189" t="s">
         <v>474</v>
       </c>
       <c r="E189" t="s">
         <v>420</v>
       </c>
       <c r="F189" t="s">
         <v>587</v>
       </c>
       <c r="G189" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H189" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I189" t="s">
         <v>456</v>
       </c>
       <c r="J189" t="s">
         <v>204</v>
       </c>
       <c r="AE189">