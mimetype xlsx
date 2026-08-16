--- v1 (2026-05-25)
+++ v2 (2026-08-16)
@@ -4494,50 +4494,53 @@
       </c>
       <c r="E62" t="s">
         <v>70</v>
       </c>
       <c r="F62" t="s">
         <v>239</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I62" t="s">
         <v>196</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>229</v>
       </c>
       <c r="AJ62">
         <v>16217</v>
       </c>
+      <c r="AK62">
+        <v>5</v>
+      </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>174</v>
       </c>
       <c r="E63" t="s">
         <v>235</v>
       </c>
       <c r="F63" t="s">
         <v>240</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I63" t="s">
         <v>196</v>
       </c>
       <c r="J63" t="s">
         <v>228</v>
       </c>
       <c r="AE63">
         <v>1</v>
@@ -5530,53 +5533,50 @@
       </c>
       <c r="F94" t="s">
         <v>332</v>
       </c>
       <c r="G94" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I94" t="s">
         <v>291</v>
       </c>
       <c r="J94" t="s">
         <v>68</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AI94" t="s">
         <v>333</v>
       </c>
       <c r="AJ94">
         <v>16286</v>
       </c>
-      <c r="AK94">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
         <v>334</v>
       </c>
       <c r="E95" t="s">
         <v>335</v>
       </c>
       <c r="F95" t="s">
         <v>336</v>
       </c>
       <c r="G95" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H95" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I95" t="s">
         <v>291</v>
       </c>
       <c r="J95" t="s">
         <v>327</v>
       </c>
       <c r="AE95">
         <v>1</v>
@@ -6748,51 +6748,51 @@
       <c r="F131" t="s">
         <v>437</v>
       </c>
       <c r="G131" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H131" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I131" t="s">
         <v>355</v>
       </c>
       <c r="J131" t="s">
         <v>243</v>
       </c>
       <c r="AE131">
         <v>1</v>
       </c>
       <c r="AI131" t="s">
         <v>424</v>
       </c>
       <c r="AJ131">
         <v>16007</v>
       </c>
       <c r="AK131">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="132" spans="1:37">
       <c r="D132" t="s">
         <v>438</v>
       </c>
       <c r="E132" t="s">
         <v>258</v>
       </c>
       <c r="F132" t="s">
         <v>439</v>
       </c>
       <c r="G132" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H132" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I132" t="s">
         <v>355</v>
       </c>
       <c r="J132" t="s">
         <v>64</v>
       </c>
       <c r="AE132">