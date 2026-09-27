--- v2 (2026-08-16)
+++ v3 (2026-09-27)
@@ -3025,51 +3025,51 @@
       <c r="F17" t="s">
         <v>87</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>40</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AI17" t="s">
         <v>73</v>
       </c>
       <c r="AJ17">
         <v>16271</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>88</v>
       </c>
       <c r="E18" t="s">
         <v>89</v>
       </c>
       <c r="F18" t="s">
         <v>90</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>91</v>
       </c>
       <c r="AE18">
@@ -3124,51 +3124,51 @@
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20" t="s">
         <v>97</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AI20" t="s">
         <v>73</v>
       </c>
       <c r="AJ20">
         <v>16321</v>
       </c>
       <c r="AK20">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>98</v>
       </c>
       <c r="E21" t="s">
         <v>99</v>
       </c>
       <c r="F21" t="s">
         <v>100</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>101</v>
       </c>
       <c r="AE21">
@@ -3622,51 +3622,51 @@
       <c r="F35" t="s">
         <v>144</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I35" t="s">
         <v>145</v>
       </c>
       <c r="J35" t="s">
         <v>146</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>147</v>
       </c>
       <c r="AJ35">
         <v>16135</v>
       </c>
       <c r="AK35">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>148</v>
       </c>
       <c r="E36" t="s">
         <v>149</v>
       </c>
       <c r="F36" t="s">
         <v>150</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I36" t="s">
         <v>145</v>
       </c>
       <c r="J36" t="s">
         <v>146</v>
       </c>
       <c r="AE36">
@@ -8035,51 +8035,51 @@
       <c r="F170" t="s">
         <v>553</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H170" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I170" t="s">
         <v>456</v>
       </c>
       <c r="J170" t="s">
         <v>64</v>
       </c>
       <c r="AE170">
         <v>1</v>
       </c>
       <c r="AI170" t="s">
         <v>542</v>
       </c>
       <c r="AJ170">
         <v>16427</v>
       </c>
       <c r="AK170">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="171" spans="1:37">
       <c r="D171" t="s">
         <v>554</v>
       </c>
       <c r="E171" t="s">
         <v>140</v>
       </c>
       <c r="F171" t="s">
         <v>555</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H171" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I171" t="s">
         <v>456</v>
       </c>
       <c r="J171" t="s">
         <v>204</v>
       </c>
       <c r="AE171">
@@ -9185,51 +9185,51 @@
       <c r="F205" t="s">
         <v>627</v>
       </c>
       <c r="G205" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H205" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I205" t="s">
         <v>456</v>
       </c>
       <c r="J205" t="s">
         <v>40</v>
       </c>
       <c r="AE205">
         <v>1</v>
       </c>
       <c r="AI205" t="s">
         <v>595</v>
       </c>
       <c r="AJ205">
         <v>16125</v>
       </c>
       <c r="AK205">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="206" spans="1:37">
       <c r="D206" t="s">
         <v>628</v>
       </c>
       <c r="E206" t="s">
         <v>629</v>
       </c>
       <c r="F206" t="s">
         <v>630</v>
       </c>
       <c r="G206" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H206" s="6" t="s">
         <v>121</v>
       </c>
       <c r="I206" t="s">
         <v>456</v>
       </c>
       <c r="J206" t="s">
         <v>631</v>
       </c>
       <c r="AE206">