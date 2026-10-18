--- v3 (2026-09-27)
+++ v4 (2026-10-18)
@@ -3293,51 +3293,51 @@
       <c r="F25" t="s">
         <v>111</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>64</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AI25" t="s">
         <v>108</v>
       </c>
       <c r="AJ25">
         <v>16301</v>
       </c>
       <c r="AK25">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
         <v>112</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26" t="s">
         <v>114</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H26" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
         <v>76</v>
       </c>
       <c r="AI26" t="s">
@@ -4495,51 +4495,51 @@
       <c r="E62" t="s">
         <v>70</v>
       </c>
       <c r="F62" t="s">
         <v>239</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I62" t="s">
         <v>196</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AI62" t="s">
         <v>229</v>
       </c>
       <c r="AJ62">
         <v>16217</v>
       </c>
       <c r="AK62">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>174</v>
       </c>
       <c r="E63" t="s">
         <v>235</v>
       </c>
       <c r="F63" t="s">
         <v>240</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I63" t="s">
         <v>196</v>
       </c>
       <c r="J63" t="s">
         <v>228</v>
       </c>
       <c r="AE63">