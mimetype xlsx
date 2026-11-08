--- v4 (2026-10-18)
+++ v5 (2026-11-08)
@@ -4885,51 +4885,51 @@
       <c r="F74" t="s">
         <v>269</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>121</v>
       </c>
       <c r="I74" t="s">
         <v>196</v>
       </c>
       <c r="J74" t="s">
         <v>270</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AI74" t="s">
         <v>266</v>
       </c>
       <c r="AJ74">
         <v>15718</v>
       </c>
       <c r="AK74">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>271</v>
       </c>
       <c r="E75" t="s">
         <v>188</v>
       </c>
       <c r="F75" t="s">
         <v>272</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>121</v>
       </c>
       <c r="I75" t="s">
         <v>196</v>
       </c>
       <c r="J75" t="s">
         <v>243</v>
       </c>
       <c r="AE75">
@@ -6294,51 +6294,51 @@
       <c r="F117" t="s">
         <v>401</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H117" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I117" t="s">
         <v>355</v>
       </c>
       <c r="J117" t="s">
         <v>133</v>
       </c>
       <c r="AE117">
         <v>1</v>
       </c>
       <c r="AI117" t="s">
         <v>374</v>
       </c>
       <c r="AJ117">
         <v>16029</v>
       </c>
       <c r="AK117">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="118" spans="1:37">
       <c r="D118" t="s">
         <v>398</v>
       </c>
       <c r="E118" t="s">
         <v>402</v>
       </c>
       <c r="F118" t="s">
         <v>403</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H118" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I118" t="s">
         <v>355</v>
       </c>
       <c r="J118" t="s">
         <v>404</v>
       </c>
       <c r="AE118">
@@ -8859,51 +8859,51 @@
       <c r="F195" t="s">
         <v>601</v>
       </c>
       <c r="G195" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H195" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I195" t="s">
         <v>456</v>
       </c>
       <c r="J195" t="s">
         <v>133</v>
       </c>
       <c r="AE195">
         <v>1</v>
       </c>
       <c r="AI195" t="s">
         <v>595</v>
       </c>
       <c r="AJ195">
         <v>15914</v>
       </c>
       <c r="AK195">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="196" spans="1:37">
       <c r="D196" t="s">
         <v>602</v>
       </c>
       <c r="E196" t="s">
         <v>603</v>
       </c>
       <c r="F196" t="s">
         <v>604</v>
       </c>
       <c r="G196" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H196" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I196" t="s">
         <v>456</v>
       </c>
       <c r="J196" t="s">
         <v>237</v>
       </c>
       <c r="AE196">