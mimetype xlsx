--- v2 (2026-08-18)
+++ v3 (2026-09-28)
@@ -3370,51 +3370,51 @@
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
         <v>29</v>
       </c>
       <c r="AD23" t="s">
         <v>110</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AI23" t="s">
         <v>80</v>
       </c>
       <c r="AJ23">
         <v>8110</v>
       </c>
       <c r="AK23">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>111</v>
       </c>
       <c r="E24" t="s">
         <v>108</v>
       </c>
       <c r="F24" t="s">
         <v>112</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>35</v>
       </c>
       <c r="AE24">
@@ -3970,51 +3970,51 @@
       <c r="F41" t="s">
         <v>171</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I41" t="s">
         <v>161</v>
       </c>
       <c r="J41" t="s">
         <v>162</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>166</v>
       </c>
       <c r="AJ41">
         <v>7002</v>
       </c>
       <c r="AK41">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>172</v>
       </c>
       <c r="E42" t="s">
         <v>173</v>
       </c>
       <c r="F42" t="s">
         <v>174</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I42" t="s">
         <v>161</v>
       </c>
       <c r="J42" t="s">
         <v>162</v>
       </c>
       <c r="AE42">
@@ -8374,51 +8374,51 @@
       <c r="G173" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H173" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I173" t="s">
         <v>508</v>
       </c>
       <c r="J173" t="s">
         <v>35</v>
       </c>
       <c r="AD173" t="s">
         <v>584</v>
       </c>
       <c r="AE173">
         <v>1</v>
       </c>
       <c r="AI173" t="s">
         <v>585</v>
       </c>
       <c r="AJ173">
         <v>7953</v>
       </c>
       <c r="AK173">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="174" spans="1:37">
       <c r="D174" t="s">
         <v>586</v>
       </c>
       <c r="E174" t="s">
         <v>587</v>
       </c>
       <c r="F174" t="s">
         <v>588</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H174" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I174" t="s">
         <v>508</v>
       </c>
       <c r="J174" t="s">
         <v>76</v>
       </c>
       <c r="AD174" t="s">
@@ -9297,51 +9297,51 @@
       <c r="F201" t="s">
         <v>653</v>
       </c>
       <c r="G201" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H201" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I201" t="s">
         <v>508</v>
       </c>
       <c r="J201" t="s">
         <v>29</v>
       </c>
       <c r="AE201">
         <v>1</v>
       </c>
       <c r="AI201" t="s">
         <v>642</v>
       </c>
       <c r="AJ201">
         <v>8062</v>
       </c>
       <c r="AK201">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="202" spans="1:37">
       <c r="D202" t="s">
         <v>654</v>
       </c>
       <c r="E202" t="s">
         <v>655</v>
       </c>
       <c r="F202" t="s">
         <v>656</v>
       </c>
       <c r="G202" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H202" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I202" t="s">
         <v>508</v>
       </c>
       <c r="AE202">
         <v>1</v>
       </c>
       <c r="AI202" t="s">