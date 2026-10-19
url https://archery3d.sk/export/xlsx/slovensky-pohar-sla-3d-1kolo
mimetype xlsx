--- v3 (2026-09-28)
+++ v4 (2026-10-19)
@@ -3510,51 +3510,51 @@
       <c r="G27" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>40</v>
       </c>
       <c r="AD27" t="s">
         <v>123</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>119</v>
       </c>
       <c r="AJ27">
         <v>7798</v>
       </c>
       <c r="AK27">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>124</v>
       </c>
       <c r="E28" t="s">
         <v>125</v>
       </c>
       <c r="F28" t="s">
         <v>126</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>95</v>
       </c>
       <c r="AE28">
@@ -4899,51 +4899,51 @@
       <c r="E69" t="s">
         <v>77</v>
       </c>
       <c r="F69" t="s">
         <v>274</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I69" t="s">
         <v>231</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>269</v>
       </c>
       <c r="AJ69">
         <v>8033</v>
       </c>
       <c r="AK69">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>275</v>
       </c>
       <c r="E70" t="s">
         <v>97</v>
       </c>
       <c r="F70" t="s">
         <v>276</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I70" t="s">
         <v>231</v>
       </c>
       <c r="J70" t="s">
         <v>66</v>
       </c>
       <c r="AE70">