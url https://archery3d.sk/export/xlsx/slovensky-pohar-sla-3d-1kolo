--- v0 (2026-04-30)
+++ v1 (2026-05-26)
@@ -3509,84 +3509,87 @@
       </c>
       <c r="G27" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H27" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
         <v>40</v>
       </c>
       <c r="AD27" t="s">
         <v>123</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>119</v>
       </c>
       <c r="AJ27">
         <v>7798</v>
       </c>
+      <c r="AK27">
+        <v>5</v>
+      </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
         <v>124</v>
       </c>
       <c r="E28" t="s">
         <v>125</v>
       </c>
       <c r="F28" t="s">
         <v>126</v>
       </c>
       <c r="G28" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H28" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I28" t="s">
         <v>28</v>
       </c>
       <c r="J28" t="s">
         <v>95</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>119</v>
       </c>
       <c r="AJ28">
         <v>8320</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>127</v>
       </c>
       <c r="E29" t="s">
         <v>128</v>
       </c>
       <c r="F29" t="s">
         <v>129</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I29" t="s">
         <v>28</v>
       </c>
       <c r="J29" t="s">
         <v>90</v>
       </c>
       <c r="AE29">
@@ -6079,50 +6082,53 @@
         <v>208</v>
       </c>
       <c r="F105" t="s">
         <v>382</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H105" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I105" t="s">
         <v>325</v>
       </c>
       <c r="J105" t="s">
         <v>295</v>
       </c>
       <c r="AE105">
         <v>1</v>
       </c>
       <c r="AI105" t="s">
         <v>377</v>
       </c>
       <c r="AJ105">
         <v>8299</v>
+      </c>
+      <c r="AK105">
+        <v>5</v>
       </c>
     </row>
     <row r="106" spans="1:37">
       <c r="D106" t="s">
         <v>383</v>
       </c>
       <c r="E106" t="s">
         <v>208</v>
       </c>
       <c r="F106" t="s">
         <v>384</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H106" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I106" t="s">
         <v>325</v>
       </c>
       <c r="J106" t="s">
         <v>260</v>
       </c>
       <c r="AD106" t="s">