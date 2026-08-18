--- v1 (2026-05-26)
+++ v2 (2026-08-18)
@@ -4898,50 +4898,53 @@
       </c>
       <c r="E69" t="s">
         <v>77</v>
       </c>
       <c r="F69" t="s">
         <v>274</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I69" t="s">
         <v>231</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AI69" t="s">
         <v>269</v>
       </c>
       <c r="AJ69">
         <v>8033</v>
       </c>
+      <c r="AK69">
+        <v>5</v>
+      </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
         <v>275</v>
       </c>
       <c r="E70" t="s">
         <v>97</v>
       </c>
       <c r="F70" t="s">
         <v>276</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I70" t="s">
         <v>231</v>
       </c>
       <c r="J70" t="s">
         <v>66</v>
       </c>
       <c r="AE70">
         <v>1</v>
@@ -5952,53 +5955,50 @@
       </c>
       <c r="F101" t="s">
         <v>370</v>
       </c>
       <c r="G101" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H101" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I101" t="s">
         <v>325</v>
       </c>
       <c r="J101" t="s">
         <v>76</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AI101" t="s">
         <v>364</v>
       </c>
       <c r="AJ101">
         <v>8087</v>
       </c>
-      <c r="AK101">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
         <v>371</v>
       </c>
       <c r="E102" t="s">
         <v>369</v>
       </c>
       <c r="F102" t="s">
         <v>372</v>
       </c>
       <c r="G102" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H102" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I102" t="s">
         <v>325</v>
       </c>
       <c r="J102" t="s">
         <v>373</v>
       </c>
       <c r="AE102">
         <v>1</v>
@@ -7235,51 +7235,51 @@
       <c r="F139" t="s">
         <v>483</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I139" t="s">
         <v>389</v>
       </c>
       <c r="J139" t="s">
         <v>282</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">
         <v>472</v>
       </c>
       <c r="AJ139">
         <v>7550</v>
       </c>
       <c r="AK139">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>484</v>
       </c>
       <c r="E140" t="s">
         <v>369</v>
       </c>
       <c r="F140" t="s">
         <v>485</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>79</v>
       </c>
       <c r="I140" t="s">
         <v>389</v>
       </c>
       <c r="J140" t="s">
         <v>295</v>
       </c>
       <c r="AE140">
@@ -7497,51 +7497,51 @@
       <c r="F147" t="s">
         <v>505</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>141</v>
       </c>
       <c r="I147" t="s">
         <v>389</v>
       </c>
       <c r="J147" t="s">
         <v>337</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AI147" t="s">
         <v>496</v>
       </c>
       <c r="AJ147">
         <v>8166</v>
       </c>
       <c r="AK147">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>506</v>
       </c>
       <c r="E148" t="s">
         <v>323</v>
       </c>
       <c r="F148" t="s">
         <v>507</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I148" t="s">
         <v>508</v>
       </c>
       <c r="AD148" t="s">
         <v>509</v>
       </c>
       <c r="AE148">