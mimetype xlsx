--- v0 (2026-08-18)
+++ v1 (2026-10-20)
@@ -2225,51 +2225,51 @@
       <c r="F13" t="s">
         <v>72</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
         <v>47</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AI13" t="s">
         <v>68</v>
       </c>
       <c r="AJ13">
         <v>2482</v>
       </c>
       <c r="AK13">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>73</v>
       </c>
       <c r="E14" t="s">
         <v>74</v>
       </c>
       <c r="F14" t="s">
         <v>75</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>76</v>
       </c>
       <c r="AE14">
@@ -5675,51 +5675,51 @@
       <c r="F118" t="s">
         <v>407</v>
       </c>
       <c r="G118" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I118" t="s">
         <v>307</v>
       </c>
       <c r="J118" t="s">
         <v>47</v>
       </c>
       <c r="AE118">
         <v>1</v>
       </c>
       <c r="AI118" t="s">
         <v>396</v>
       </c>
       <c r="AJ118">
         <v>2481</v>
       </c>
       <c r="AK118">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="119" spans="1:37">
       <c r="D119" t="s">
         <v>345</v>
       </c>
       <c r="E119" t="s">
         <v>132</v>
       </c>
       <c r="F119" t="s">
         <v>408</v>
       </c>
       <c r="G119" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H119" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I119" t="s">
         <v>307</v>
       </c>
       <c r="J119" t="s">
         <v>277</v>
       </c>
       <c r="AE119">