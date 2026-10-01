--- v0 (2026-08-17)
+++ v1 (2026-10-01)
@@ -4000,51 +4000,51 @@
       <c r="F53" t="s">
         <v>202</v>
       </c>
       <c r="G53" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H53" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I53" t="s">
         <v>190</v>
       </c>
       <c r="J53" t="s">
         <v>191</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AI53" t="s">
         <v>203</v>
       </c>
       <c r="AJ53">
         <v>2152</v>
       </c>
       <c r="AK53">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>204</v>
       </c>
       <c r="E54" t="s">
         <v>174</v>
       </c>
       <c r="F54" t="s">
         <v>205</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I54" t="s">
         <v>206</v>
       </c>
       <c r="J54" t="s">
         <v>207</v>
       </c>
       <c r="AE54">
@@ -7688,51 +7688,51 @@
       <c r="F166" t="s">
         <v>542</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H166" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I166" t="s">
         <v>479</v>
       </c>
       <c r="J166" t="s">
         <v>223</v>
       </c>
       <c r="AE166">
         <v>1</v>
       </c>
       <c r="AI166" t="s">
         <v>532</v>
       </c>
       <c r="AJ166">
         <v>2162</v>
       </c>
       <c r="AK166">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="167" spans="1:37">
       <c r="D167" t="s">
         <v>243</v>
       </c>
       <c r="E167" t="s">
         <v>218</v>
       </c>
       <c r="F167" t="s">
         <v>543</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H167" s="5" t="s">
         <v>106</v>
       </c>
       <c r="I167" t="s">
         <v>479</v>
       </c>
       <c r="J167" t="s">
         <v>246</v>
       </c>
       <c r="AE167">