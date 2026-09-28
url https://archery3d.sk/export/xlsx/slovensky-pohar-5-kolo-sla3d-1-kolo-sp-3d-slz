--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -3754,51 +3754,51 @@
       <c r="F41" t="s">
         <v>155</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H41" s="5" t="s">
         <v>118</v>
       </c>
       <c r="I41" t="s">
         <v>27</v>
       </c>
       <c r="J41" t="s">
         <v>38</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AI41" t="s">
         <v>119</v>
       </c>
       <c r="AJ41">
         <v>1728</v>
       </c>
       <c r="AK41">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
         <v>156</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
         <v>157</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="5" t="s">
         <v>118</v>
       </c>
       <c r="I42" t="s">
         <v>27</v>
       </c>
       <c r="J42" t="s">
         <v>55</v>
       </c>
       <c r="AE42">
@@ -8350,51 +8350,51 @@
       <c r="F182" t="s">
         <v>569</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H182" s="5" t="s">
         <v>118</v>
       </c>
       <c r="I182" t="s">
         <v>498</v>
       </c>
       <c r="J182" t="s">
         <v>240</v>
       </c>
       <c r="AE182">
         <v>1</v>
       </c>
       <c r="AI182" t="s">
         <v>566</v>
       </c>
       <c r="AJ182">
         <v>1822</v>
       </c>
       <c r="AK182">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="183" spans="1:37">
       <c r="D183" t="s">
         <v>570</v>
       </c>
       <c r="E183" t="s">
         <v>571</v>
       </c>
       <c r="F183" t="s">
         <v>572</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H183" s="5" t="s">
         <v>118</v>
       </c>
       <c r="I183" t="s">
         <v>498</v>
       </c>
       <c r="AE183">
         <v>2</v>
       </c>
       <c r="AI183" t="s">
@@ -9019,51 +9019,51 @@
       <c r="F203" t="s">
         <v>616</v>
       </c>
       <c r="G203" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H203" s="5" t="s">
         <v>118</v>
       </c>
       <c r="I203" t="s">
         <v>498</v>
       </c>
       <c r="J203" t="s">
         <v>38</v>
       </c>
       <c r="AE203">
         <v>1</v>
       </c>
       <c r="AI203" t="s">
         <v>611</v>
       </c>
       <c r="AJ203">
         <v>1651</v>
       </c>
       <c r="AK203">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="204" spans="1:37">
       <c r="D204" t="s">
         <v>617</v>
       </c>
       <c r="E204" t="s">
         <v>478</v>
       </c>
       <c r="F204" t="s">
         <v>618</v>
       </c>
       <c r="G204" s="3" t="s">
         <v>68</v>
       </c>
       <c r="H204" s="5" t="s">
         <v>118</v>
       </c>
       <c r="I204" t="s">
         <v>498</v>
       </c>
       <c r="J204" t="s">
         <v>449</v>
       </c>
       <c r="AE204">