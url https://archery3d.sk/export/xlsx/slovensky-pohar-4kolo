--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -4732,51 +4732,51 @@
       <c r="F92" t="s">
         <v>317</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I92" t="s">
         <v>274</v>
       </c>
       <c r="J92" t="s">
         <v>86</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AI92" t="s">
         <v>313</v>
       </c>
       <c r="AJ92">
         <v>1422</v>
       </c>
       <c r="AK92">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
         <v>318</v>
       </c>
       <c r="E93" t="s">
         <v>135</v>
       </c>
       <c r="F93" t="s">
         <v>319</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H93" s="6" t="s">
         <v>114</v>
       </c>
       <c r="I93" t="s">
         <v>274</v>
       </c>
       <c r="J93" t="s">
         <v>301</v>
       </c>
       <c r="AE93">