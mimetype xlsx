--- v0 (2026-09-30)
+++ v1 (2026-10-21)
@@ -4591,51 +4591,51 @@
       <c r="F86" t="s">
         <v>318</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>100</v>
       </c>
       <c r="I86" t="s">
         <v>246</v>
       </c>
       <c r="J86" t="s">
         <v>217</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AI86" t="s">
         <v>311</v>
       </c>
       <c r="AJ86">
         <v>5623</v>
       </c>
       <c r="AK86">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
         <v>319</v>
       </c>
       <c r="E87" t="s">
         <v>244</v>
       </c>
       <c r="F87" t="s">
         <v>320</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I87" t="s">
         <v>321</v>
       </c>
       <c r="J87" t="s">
         <v>96</v>
       </c>
       <c r="AD87" t="s">