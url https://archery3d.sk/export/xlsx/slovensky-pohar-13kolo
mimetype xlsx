--- v0 (2026-08-17)
+++ v1 (2026-10-01)
@@ -2220,51 +2220,51 @@
       <c r="F18" t="s">
         <v>87</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>35</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>88</v>
       </c>
       <c r="AJ18">
         <v>4948</v>
       </c>
       <c r="AK18">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>89</v>
       </c>
       <c r="E19" t="s">
         <v>90</v>
       </c>
       <c r="F19" t="s">
         <v>91</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>50</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>72</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>80</v>
       </c>
       <c r="AE19">