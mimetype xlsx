--- v0 (2026-09-08)
+++ v1 (2026-10-20)
@@ -2709,51 +2709,51 @@
       <c r="F24" t="s">
         <v>109</v>
       </c>
       <c r="G24" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>110</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>103</v>
       </c>
       <c r="AJ24">
         <v>4467</v>
       </c>
       <c r="AK24">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>111</v>
       </c>
       <c r="E25" t="s">
         <v>112</v>
       </c>
       <c r="F25" t="s">
         <v>113</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>45</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>114</v>
       </c>
       <c r="AE25">
@@ -3035,51 +3035,51 @@
       <c r="F34" t="s">
         <v>148</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I34" t="s">
         <v>141</v>
       </c>
       <c r="J34" t="s">
         <v>142</v>
       </c>
       <c r="AE34">
         <v>1</v>
       </c>
       <c r="AI34" t="s">
         <v>146</v>
       </c>
       <c r="AJ34">
         <v>4517</v>
       </c>
       <c r="AK34">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>149</v>
       </c>
       <c r="E35" t="s">
         <v>38</v>
       </c>
       <c r="F35" t="s">
         <v>150</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I35" t="s">
         <v>141</v>
       </c>
       <c r="J35" t="s">
         <v>142</v>
       </c>
       <c r="AE35">