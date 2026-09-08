--- v0 (2026-08-15)
+++ v1 (2026-09-08)
@@ -976,51 +976,51 @@
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="AF5">
         <v>9.5</v>
       </c>
       <c r="AI5" t="s">
         <v>38</v>
       </c>
       <c r="AJ5">
         <v>113454</v>
       </c>
       <c r="AK5">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">