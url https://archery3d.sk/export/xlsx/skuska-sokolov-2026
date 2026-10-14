--- v1 (2026-09-08)
+++ v2 (2026-10-14)
@@ -911,50 +911,53 @@
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AF3">
         <v>9.5</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
         <v>113455</v>
       </c>
+      <c r="AK3">
+        <v>5</v>
+      </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>33</v>
       </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
         <v>16.0</v>
@@ -976,51 +979,51 @@
       <c r="F5" t="s">
         <v>35</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="AF5">
         <v>9.5</v>
       </c>
       <c r="AI5" t="s">
         <v>38</v>
       </c>
       <c r="AJ5">
         <v>113454</v>
       </c>
       <c r="AK5">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>33</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
@@ -1073,50 +1076,53 @@
         <v>43</v>
       </c>
       <c r="F8" t="s">
         <v>44</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>29</v>
       </c>
       <c r="AF8">
         <v>9.5</v>
       </c>
       <c r="AI8" t="s">
         <v>45</v>
       </c>
       <c r="AJ8">
         <v>113453</v>
+      </c>
+      <c r="AK8">
+        <v>5</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>46</v>
       </c>
       <c r="E9" t="s">
         <v>47</v>
       </c>
       <c r="F9" t="s">
         <v>48</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>49</v>
       </c>
       <c r="AE9">