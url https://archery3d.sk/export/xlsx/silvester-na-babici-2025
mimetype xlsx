--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -960,51 +960,51 @@
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>22.0</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
         <v>103345</v>
       </c>
       <c r="AK3">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="AF4">
@@ -1033,51 +1033,51 @@
       <c r="G5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>22.0</v>
       </c>
       <c r="AI5" t="s">
         <v>38</v>
       </c>
       <c r="AJ5">
         <v>103346</v>
       </c>
       <c r="AK5">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>39</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="AF6">
@@ -1144,51 +1144,51 @@
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>44</v>
       </c>
       <c r="AE8">
         <v>1</v>
       </c>
       <c r="AF8">
         <v>22.0</v>
       </c>
       <c r="AI8" t="s">
         <v>48</v>
       </c>
       <c r="AJ8">
         <v>103395</v>
       </c>
       <c r="AK8">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>49</v>
       </c>
       <c r="E9" t="s">
         <v>50</v>
       </c>
       <c r="F9" t="s">
         <v>51</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>29</v>
       </c>
       <c r="AE9">
@@ -1287,51 +1287,51 @@
       <c r="F12" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I12" t="s">
         <v>60</v>
       </c>
       <c r="J12" t="s">
         <v>66</v>
       </c>
       <c r="AF12">
         <v>15.0</v>
       </c>
       <c r="AI12" t="s">
         <v>62</v>
       </c>
       <c r="AJ12">
         <v>103372</v>
       </c>
       <c r="AK12">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
         <v>63</v>
       </c>
       <c r="E13" t="s">
         <v>67</v>
       </c>
       <c r="F13" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I13" t="s">
         <v>60</v>
       </c>
       <c r="J13" t="s">
         <v>66</v>
       </c>
       <c r="AF13">