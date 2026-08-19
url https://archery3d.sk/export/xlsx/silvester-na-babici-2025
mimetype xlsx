--- v0 (2026-04-29)
+++ v1 (2026-08-19)
@@ -960,51 +960,51 @@
       <c r="G3" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="AE3">
         <v>1</v>
       </c>
       <c r="AF3">
         <v>22.0</v>
       </c>
       <c r="AI3" t="s">
         <v>30</v>
       </c>
       <c r="AJ3">
         <v>103345</v>
       </c>
       <c r="AK3">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="AF4">
@@ -1068,51 +1068,51 @@
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="AF6">
         <v>15.0</v>
       </c>
       <c r="AI6" t="s">
         <v>38</v>
       </c>
       <c r="AJ6">
         <v>103394</v>
       </c>
       <c r="AK6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>42</v>
       </c>
       <c r="E7" t="s">
         <v>40</v>
       </c>
       <c r="F7" t="s">
         <v>43</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>44</v>
       </c>
       <c r="AE7">
@@ -1321,87 +1321,84 @@
       </c>
       <c r="F13" t="s">
         <v>68</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I13" t="s">
         <v>60</v>
       </c>
       <c r="J13" t="s">
         <v>66</v>
       </c>
       <c r="AF13">
         <v>15.0</v>
       </c>
       <c r="AI13" t="s">
         <v>69</v>
       </c>
       <c r="AJ13">
         <v>103373</v>
       </c>
-      <c r="AK13">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
         <v>70</v>
       </c>
       <c r="E14" t="s">
         <v>71</v>
       </c>
       <c r="F14" t="s">
         <v>72</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I14" t="s">
         <v>73</v>
       </c>
       <c r="J14" t="s">
         <v>66</v>
       </c>
       <c r="AF14">
         <v>15.0</v>
       </c>
       <c r="AI14" t="s">
         <v>74</v>
       </c>
       <c r="AJ14">
         <v>103796</v>
       </c>
       <c r="AK14">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>75</v>
       </c>
       <c r="E15" t="s">
         <v>76</v>
       </c>
       <c r="F15" t="s">
         <v>77</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>37</v>
       </c>
       <c r="I15" t="s">
         <v>73</v>
       </c>
       <c r="J15" t="s">
         <v>78</v>
       </c>
       <c r="AF15">
@@ -1640,51 +1637,51 @@
       <c r="G22" s="3" t="s">
         <v>36</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I22" t="s">
         <v>86</v>
       </c>
       <c r="J22" t="s">
         <v>101</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>22.0</v>
       </c>
       <c r="AI22" t="s">
         <v>98</v>
       </c>
       <c r="AJ22">
         <v>103596</v>
       </c>
       <c r="AK22">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
         <v>105</v>
       </c>
       <c r="E23" t="s">
         <v>106</v>
       </c>
       <c r="F23" t="s">
         <v>107</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I23" t="s">
         <v>86</v>
       </c>
       <c r="J23" t="s">
         <v>108</v>
       </c>
       <c r="AE23">