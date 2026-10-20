--- v0 (2026-08-20)
+++ v1 (2026-10-20)
@@ -1573,51 +1573,51 @@
       <c r="G5" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H5" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>22.0</v>
       </c>
       <c r="AG5">
         <v>22.0</v>
       </c>
       <c r="AI5" t="s">
         <v>37</v>
       </c>
       <c r="AJ5">
         <v>92469</v>
       </c>
       <c r="AK5">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>41</v>
       </c>
       <c r="E6" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H6" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>22.0</v>
       </c>
       <c r="AG6">
@@ -1894,51 +1894,51 @@
       <c r="H14" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
         <v>47</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>22.0</v>
       </c>
       <c r="AG14">
         <v>22.0</v>
       </c>
       <c r="AI14" t="s">
         <v>58</v>
       </c>
       <c r="AJ14">
         <v>92837</v>
       </c>
       <c r="AK14">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>68</v>
       </c>
       <c r="E15" t="s">
         <v>69</v>
       </c>
       <c r="F15" t="s">
         <v>70</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
       <c r="J15" t="s">
         <v>71</v>
       </c>
       <c r="AF15">
@@ -2142,51 +2142,51 @@
       <c r="G21" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>78</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>91</v>
       </c>
       <c r="AE21">
         <v>2</v>
       </c>
       <c r="AF21">
         <v>29.0</v>
       </c>
       <c r="AI21" t="s">
         <v>80</v>
       </c>
       <c r="AJ21">
         <v>93414</v>
       </c>
       <c r="AK21">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>92</v>
       </c>
       <c r="E22" t="s">
         <v>93</v>
       </c>
       <c r="F22" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I22" t="s">
         <v>95</v>
       </c>
       <c r="J22" t="s">
         <v>96</v>
       </c>
       <c r="AF22">
@@ -2255,50 +2255,53 @@
       </c>
       <c r="H24" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I24" t="s">
         <v>95</v>
       </c>
       <c r="J24" t="s">
         <v>96</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>22.0</v>
       </c>
       <c r="AG24">
         <v>22.0</v>
       </c>
       <c r="AI24" t="s">
         <v>97</v>
       </c>
       <c r="AJ24">
         <v>92615</v>
       </c>
+      <c r="AK24">
+        <v>3</v>
+      </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>104</v>
       </c>
       <c r="E25" t="s">
         <v>105</v>
       </c>
       <c r="F25" t="s">
         <v>106</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I25" t="s">
         <v>107</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>22.0</v>
@@ -2422,51 +2425,51 @@
       <c r="G29" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I29" t="s">
         <v>122</v>
       </c>
       <c r="J29" t="s">
         <v>123</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
         <v>22.0</v>
       </c>
       <c r="AI29" t="s">
         <v>124</v>
       </c>
       <c r="AJ29">
         <v>93623</v>
       </c>
       <c r="AK29">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
         <v>125</v>
       </c>
       <c r="E30" t="s">
         <v>126</v>
       </c>
       <c r="F30" t="s">
         <v>127</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>128</v>
       </c>
       <c r="I30" t="s">
         <v>129</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
@@ -2597,51 +2600,51 @@
       <c r="F34" t="s">
         <v>143</v>
       </c>
       <c r="G34" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H34" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I34" t="s">
         <v>129</v>
       </c>
       <c r="J34" t="s">
         <v>64</v>
       </c>
       <c r="AF34">
         <v>15.0</v>
       </c>
       <c r="AI34" t="s">
         <v>135</v>
       </c>
       <c r="AJ34">
         <v>92535</v>
       </c>
       <c r="AK34">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>144</v>
       </c>
       <c r="E35" t="s">
         <v>145</v>
       </c>
       <c r="G35" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H35" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I35" t="s">
         <v>129</v>
       </c>
       <c r="J35" t="s">
         <v>29</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
@@ -3560,51 +3563,51 @@
       <c r="H61" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I61" t="s">
         <v>190</v>
       </c>
       <c r="J61" t="s">
         <v>235</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AF61">
         <v>22.0</v>
       </c>
       <c r="AG61">
         <v>22.0</v>
       </c>
       <c r="AI61" t="s">
         <v>224</v>
       </c>
       <c r="AJ61">
         <v>92736</v>
       </c>
       <c r="AK61">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>236</v>
       </c>
       <c r="E62" t="s">
         <v>174</v>
       </c>
       <c r="G62" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I62" t="s">
         <v>190</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>22.0</v>
       </c>
       <c r="AG62">
@@ -3817,51 +3820,51 @@
       <c r="H68" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I68" t="s">
         <v>190</v>
       </c>
       <c r="J68" t="s">
         <v>55</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>22.0</v>
       </c>
       <c r="AG68">
         <v>22.0</v>
       </c>
       <c r="AI68" t="s">
         <v>224</v>
       </c>
       <c r="AJ68">
         <v>92856</v>
       </c>
       <c r="AK68">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
         <v>212</v>
       </c>
       <c r="E69" t="s">
         <v>174</v>
       </c>
       <c r="F69" t="s">
         <v>249</v>
       </c>
       <c r="G69" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H69" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I69" t="s">
         <v>190</v>
       </c>
       <c r="J69" t="s">
         <v>134</v>
       </c>
       <c r="AE69">
@@ -3893,51 +3896,51 @@
       <c r="F70" t="s">
         <v>251</v>
       </c>
       <c r="G70" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H70" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I70" t="s">
         <v>190</v>
       </c>
       <c r="J70" t="s">
         <v>64</v>
       </c>
       <c r="AF70">
         <v>15.0</v>
       </c>
       <c r="AI70" t="s">
         <v>224</v>
       </c>
       <c r="AJ70">
         <v>92654</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
         <v>162</v>
       </c>
       <c r="E71" t="s">
         <v>252</v>
       </c>
       <c r="F71" t="s">
         <v>253</v>
       </c>
       <c r="G71" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H71" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I71" t="s">
         <v>190</v>
       </c>
       <c r="J71" t="s">
         <v>64</v>
       </c>
       <c r="AF71">