--- v1 (2026-09-09)
+++ v2 (2026-10-20)
@@ -1861,51 +1861,51 @@
       <c r="E11" t="s">
         <v>62</v>
       </c>
       <c r="F11" t="s">
         <v>63</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AF11">
         <v>15.0</v>
       </c>
       <c r="AI11" t="s">
         <v>43</v>
       </c>
       <c r="AJ11">
         <v>78537</v>
       </c>
       <c r="AK11">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>64</v>
       </c>
       <c r="E12" t="s">
         <v>65</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>20.0</v>
       </c>
       <c r="AI12" t="s">
@@ -2169,53 +2169,50 @@
       </c>
       <c r="G20" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H20" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I20" t="s">
         <v>94</v>
       </c>
       <c r="J20" t="s">
         <v>56</v>
       </c>
       <c r="AE20">
         <v>1</v>
       </c>
       <c r="AF20">
         <v>20.0</v>
       </c>
       <c r="AI20" t="s">
         <v>95</v>
       </c>
       <c r="AJ20">
         <v>78906</v>
       </c>
-      <c r="AK20">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>96</v>
       </c>
       <c r="E21" t="s">
         <v>97</v>
       </c>
       <c r="F21" t="s">
         <v>98</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I21" t="s">
         <v>94</v>
       </c>
       <c r="J21" t="s">
         <v>56</v>
       </c>
       <c r="AE21">
         <v>1</v>
@@ -2850,51 +2847,51 @@
       <c r="G39" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I39" t="s">
         <v>135</v>
       </c>
       <c r="J39" t="s">
         <v>127</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>20.0</v>
       </c>
       <c r="AI39" t="s">
         <v>137</v>
       </c>
       <c r="AJ39">
         <v>80628</v>
       </c>
       <c r="AK39">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>166</v>
       </c>
       <c r="E40" t="s">
         <v>167</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I40" t="s">
         <v>135</v>
       </c>
       <c r="AE40">
         <v>1</v>
       </c>
       <c r="AF40">
         <v>20.0</v>
       </c>
       <c r="AI40" t="s">
@@ -4048,51 +4045,51 @@
       <c r="G74" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I74" t="s">
         <v>221</v>
       </c>
       <c r="J74" t="s">
         <v>29</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>20.0</v>
       </c>
       <c r="AI74" t="s">
         <v>254</v>
       </c>
       <c r="AJ74">
         <v>79987</v>
       </c>
       <c r="AK74">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
         <v>265</v>
       </c>
       <c r="E75" t="s">
         <v>266</v>
       </c>
       <c r="F75" t="s">
         <v>267</v>
       </c>
       <c r="G75" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I75" t="s">
         <v>221</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
@@ -4722,51 +4719,51 @@
       <c r="F93" t="s">
         <v>308</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H93" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I93" t="s">
         <v>221</v>
       </c>
       <c r="J93" t="s">
         <v>304</v>
       </c>
       <c r="AF93">
         <v>15.0</v>
       </c>
       <c r="AI93" t="s">
         <v>291</v>
       </c>
       <c r="AJ93">
         <v>80883</v>
       </c>
       <c r="AK93">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
         <v>123</v>
       </c>
       <c r="E94" t="s">
         <v>167</v>
       </c>
       <c r="F94" t="s">
         <v>309</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H94" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I94" t="s">
         <v>221</v>
       </c>
       <c r="J94" t="s">
         <v>127</v>
       </c>
       <c r="AE94">