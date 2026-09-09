--- v0 (2026-08-19)
+++ v1 (2026-09-09)
@@ -2280,53 +2280,50 @@
       </c>
       <c r="H23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I23" t="s">
         <v>105</v>
       </c>
       <c r="J23" t="s">
         <v>56</v>
       </c>
       <c r="AD23" t="s">
         <v>106</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>10.0</v>
       </c>
       <c r="AI23" t="s">
         <v>107</v>
       </c>
       <c r="AJ23">
         <v>78562</v>
       </c>
-      <c r="AK23">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
         <v>108</v>
       </c>
       <c r="E24" t="s">
         <v>109</v>
       </c>
       <c r="F24" t="s">
         <v>110</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>36</v>
       </c>
       <c r="I24" t="s">
         <v>105</v>
       </c>
       <c r="J24" t="s">
         <v>56</v>
       </c>
       <c r="AE24">
         <v>1</v>
@@ -2605,51 +2602,51 @@
       <c r="G32" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H32" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I32" t="s">
         <v>135</v>
       </c>
       <c r="J32" t="s">
         <v>144</v>
       </c>
       <c r="AE32">
         <v>1</v>
       </c>
       <c r="AF32">
         <v>20.0</v>
       </c>
       <c r="AI32" t="s">
         <v>137</v>
       </c>
       <c r="AJ32">
         <v>78689</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>145</v>
       </c>
       <c r="E33" t="s">
         <v>45</v>
       </c>
       <c r="F33" t="s">
         <v>146</v>
       </c>
       <c r="G33" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>41</v>
       </c>
       <c r="I33" t="s">
         <v>135</v>
       </c>
       <c r="J33" t="s">
         <v>147</v>
       </c>
       <c r="AE33">