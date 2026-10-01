--- v0 (2026-09-08)
+++ v1 (2026-10-01)
@@ -4244,51 +4244,51 @@
       <c r="G82" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H82" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I82" t="s">
         <v>205</v>
       </c>
       <c r="J82" t="s">
         <v>151</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>14.0</v>
       </c>
       <c r="AI82" t="s">
         <v>237</v>
       </c>
       <c r="AJ82">
         <v>81102</v>
       </c>
       <c r="AK82">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
         <v>243</v>
       </c>
       <c r="E83" t="s">
         <v>244</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H83" s="5" t="s">
         <v>66</v>
       </c>
       <c r="I83" t="s">
         <v>205</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>14.0</v>
       </c>
       <c r="AI83" t="s">
@@ -5674,51 +5674,51 @@
       <c r="E128" t="s">
         <v>325</v>
       </c>
       <c r="F128" t="s">
         <v>330</v>
       </c>
       <c r="G128" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H128" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I128" t="s">
         <v>248</v>
       </c>
       <c r="AF128">
         <v>9.0</v>
       </c>
       <c r="AI128" t="s">
         <v>327</v>
       </c>
       <c r="AJ128">
         <v>81002</v>
       </c>
       <c r="AK128">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="129" spans="1:37">
       <c r="D129" t="s">
         <v>331</v>
       </c>
       <c r="E129" t="s">
         <v>293</v>
       </c>
       <c r="G129" s="3" t="s">
         <v>42</v>
       </c>
       <c r="H129" s="4" t="s">
         <v>52</v>
       </c>
       <c r="I129" t="s">
         <v>248</v>
       </c>
       <c r="AF129">
         <v>9.0</v>
       </c>
       <c r="AI129" t="s">
         <v>327</v>
       </c>
       <c r="AJ129">