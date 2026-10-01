--- v0 (2026-08-19)
+++ v1 (2026-10-01)
@@ -2570,51 +2570,51 @@
       <c r="F46" t="s">
         <v>169</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I46" t="s">
         <v>140</v>
       </c>
       <c r="J46" t="s">
         <v>29</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AI46" t="s">
         <v>163</v>
       </c>
       <c r="AJ46">
         <v>7112</v>
       </c>
       <c r="AK46">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>170</v>
       </c>
       <c r="E47" t="s">
         <v>171</v>
       </c>
       <c r="F47" t="s">
         <v>172</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I47" t="s">
         <v>140</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AI47" t="s">