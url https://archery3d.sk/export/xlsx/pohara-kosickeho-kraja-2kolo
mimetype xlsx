--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -2301,51 +2301,51 @@
       <c r="F30" t="s">
         <v>129</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I30" t="s">
         <v>115</v>
       </c>
       <c r="J30" t="s">
         <v>84</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AI30" t="s">
         <v>130</v>
       </c>
       <c r="AJ30">
         <v>11046</v>
       </c>
       <c r="AK30">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
         <v>131</v>
       </c>
       <c r="E31" t="s">
         <v>132</v>
       </c>
       <c r="F31" t="s">
         <v>133</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H31" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I31" t="s">
         <v>115</v>
       </c>
       <c r="J31" t="s">
         <v>29</v>
       </c>
       <c r="AE31">
@@ -2464,51 +2464,51 @@
       <c r="E35" t="s">
         <v>70</v>
       </c>
       <c r="F35" t="s">
         <v>144</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H35" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I35" t="s">
         <v>115</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AI35" t="s">
         <v>130</v>
       </c>
       <c r="AJ35">
         <v>11111</v>
       </c>
       <c r="AK35">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>145</v>
       </c>
       <c r="E36" t="s">
         <v>146</v>
       </c>
       <c r="F36" t="s">
         <v>147</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>68</v>
       </c>
       <c r="I36" t="s">
         <v>115</v>
       </c>
       <c r="J36" t="s">
         <v>61</v>
       </c>
       <c r="AE36">