--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2292,51 +2292,51 @@
       <c r="E18" t="s">
         <v>90</v>
       </c>
       <c r="F18" t="s">
         <v>91</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H18" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I18" t="s">
         <v>92</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AI18" t="s">
         <v>93</v>
       </c>
       <c r="AJ18">
         <v>42500</v>
       </c>
       <c r="AK18">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>94</v>
       </c>
       <c r="E19" t="s">
         <v>95</v>
       </c>
       <c r="F19" t="s">
         <v>96</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I19" t="s">
         <v>92</v>
       </c>
       <c r="J19" t="s">
         <v>97</v>
       </c>
       <c r="AE19">
@@ -3048,51 +3048,51 @@
       <c r="F42" t="s">
         <v>174</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H42" s="4" t="s">
         <v>35</v>
       </c>
       <c r="I42" t="s">
         <v>133</v>
       </c>
       <c r="J42" t="s">
         <v>167</v>
       </c>
       <c r="AE42">
         <v>1</v>
       </c>
       <c r="AI42" t="s">
         <v>175</v>
       </c>
       <c r="AJ42">
         <v>41954</v>
       </c>
       <c r="AK42">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
         <v>176</v>
       </c>
       <c r="E43" t="s">
         <v>177</v>
       </c>
       <c r="F43" t="s">
         <v>178</v>
       </c>
       <c r="G43" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H43" s="5" t="s">
         <v>73</v>
       </c>
       <c r="I43" t="s">
         <v>133</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AI43" t="s">