--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -1976,51 +1976,51 @@
       <c r="F24" t="s">
         <v>106</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="4" t="s">
         <v>43</v>
       </c>
       <c r="I24" t="s">
         <v>86</v>
       </c>
       <c r="J24" t="s">
         <v>107</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AI24" t="s">
         <v>96</v>
       </c>
       <c r="AJ24">
         <v>19876</v>
       </c>
       <c r="AK24">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>108</v>
       </c>
       <c r="E25" t="s">
         <v>109</v>
       </c>
       <c r="F25" t="s">
         <v>110</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="I25" t="s">
         <v>86</v>
       </c>
       <c r="J25" t="s">
         <v>111</v>
       </c>
       <c r="AE25">