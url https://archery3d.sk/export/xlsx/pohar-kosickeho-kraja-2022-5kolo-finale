--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -2568,51 +2568,51 @@
       <c r="F36" t="s">
         <v>148</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I36" t="s">
         <v>143</v>
       </c>
       <c r="J36" t="s">
         <v>129</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AI36" t="s">
         <v>149</v>
       </c>
       <c r="AJ36">
         <v>66583</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>150</v>
       </c>
       <c r="E37" t="s">
         <v>77</v>
       </c>
       <c r="F37" t="s">
         <v>151</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I37" t="s">
         <v>143</v>
       </c>
       <c r="J37" t="s">
         <v>75</v>
       </c>
       <c r="AE37">
@@ -3443,51 +3443,51 @@
       <c r="E64" t="s">
         <v>232</v>
       </c>
       <c r="F64" t="s">
         <v>233</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H64" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I64" t="s">
         <v>221</v>
       </c>
       <c r="J64" t="s">
         <v>129</v>
       </c>
       <c r="AI64" t="s">
         <v>222</v>
       </c>
       <c r="AJ64">
         <v>65672</v>
       </c>
       <c r="AK64">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
         <v>234</v>
       </c>
       <c r="E65" t="s">
         <v>235</v>
       </c>
       <c r="F65" t="s">
         <v>236</v>
       </c>
       <c r="G65" s="3" t="s">
         <v>34</v>
       </c>
       <c r="H65" s="5" t="s">
         <v>45</v>
       </c>
       <c r="I65" t="s">
         <v>221</v>
       </c>
       <c r="J65" t="s">
         <v>75</v>
       </c>
       <c r="AE65">