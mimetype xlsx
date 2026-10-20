--- v0 (2026-09-10)
+++ v1 (2026-10-20)
@@ -2762,51 +2762,51 @@
       <c r="E46" t="s">
         <v>186</v>
       </c>
       <c r="F46" t="s">
         <v>187</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I46" t="s">
         <v>178</v>
       </c>
       <c r="J46" t="s">
         <v>100</v>
       </c>
       <c r="AI46" t="s">
         <v>179</v>
       </c>
       <c r="AJ46">
         <v>60999</v>
       </c>
       <c r="AK46">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
         <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>188</v>
       </c>
       <c r="F47" t="s">
         <v>189</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
         <v>50</v>
       </c>
       <c r="I47" t="s">
         <v>178</v>
       </c>
       <c r="J47" t="s">
         <v>100</v>
       </c>
       <c r="AE47">