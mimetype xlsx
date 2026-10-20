--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -3325,51 +3325,51 @@
       <c r="E62" t="s">
         <v>222</v>
       </c>
       <c r="F62" t="s">
         <v>223</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I62" t="s">
         <v>220</v>
       </c>
       <c r="J62" t="s">
         <v>111</v>
       </c>
       <c r="AI62" t="s">
         <v>221</v>
       </c>
       <c r="AJ62">
         <v>56382</v>
       </c>
       <c r="AK62">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
         <v>224</v>
       </c>
       <c r="E63" t="s">
         <v>225</v>
       </c>
       <c r="F63" t="s">
         <v>226</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H63" s="5" t="s">
         <v>48</v>
       </c>
       <c r="I63" t="s">
         <v>220</v>
       </c>
       <c r="J63" t="s">
         <v>63</v>
       </c>
       <c r="AE63">