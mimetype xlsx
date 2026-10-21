--- v0 (2026-09-09)
+++ v1 (2026-10-21)
@@ -1878,50 +1878,53 @@
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
       <c r="F26" t="s">
         <v>117</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I26" t="s">
         <v>112</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AI26" t="s">
         <v>115</v>
       </c>
       <c r="AJ26">
         <v>50025</v>
       </c>
+      <c r="AK26">
+        <v>4</v>
+      </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
         <v>118</v>
       </c>
       <c r="E27" t="s">
         <v>87</v>
       </c>
       <c r="F27" t="s">
         <v>119</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H27" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I27" t="s">
         <v>112</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AI27" t="s">
         <v>115</v>
@@ -2202,51 +2205,51 @@
       <c r="E36" t="s">
         <v>150</v>
       </c>
       <c r="F36" t="s">
         <v>151</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H36" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I36" t="s">
         <v>147</v>
       </c>
       <c r="J36" t="s">
         <v>96</v>
       </c>
       <c r="AI36" t="s">
         <v>149</v>
       </c>
       <c r="AJ36">
         <v>50355</v>
       </c>
       <c r="AK36">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
         <v>152</v>
       </c>
       <c r="E37" t="s">
         <v>153</v>
       </c>
       <c r="F37" t="s">
         <v>154</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I37" t="s">
         <v>147</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AI37" t="s">