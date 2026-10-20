--- v0 (2026-09-08)
+++ v1 (2026-10-20)
@@ -2140,51 +2140,51 @@
       <c r="F28" t="s">
         <v>121</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I28" t="s">
         <v>116</v>
       </c>
       <c r="J28" t="s">
         <v>122</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AI28" t="s">
         <v>117</v>
       </c>
       <c r="AJ28">
         <v>43178</v>
       </c>
       <c r="AK28">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
         <v>123</v>
       </c>
       <c r="E29" t="s">
         <v>124</v>
       </c>
       <c r="F29" t="s">
         <v>125</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H29" s="4" t="s">
         <v>53</v>
       </c>
       <c r="I29" t="s">
         <v>116</v>
       </c>
       <c r="J29" t="s">
         <v>108</v>
       </c>
       <c r="AE29">