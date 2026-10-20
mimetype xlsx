--- v0 (2026-09-11)
+++ v1 (2026-10-20)
@@ -3305,51 +3305,51 @@
       <c r="F61" t="s">
         <v>209</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I61" t="s">
         <v>196</v>
       </c>
       <c r="J61" t="s">
         <v>101</v>
       </c>
       <c r="AE61">
         <v>1</v>
       </c>
       <c r="AI61" t="s">
         <v>197</v>
       </c>
       <c r="AJ61">
         <v>2520</v>
       </c>
       <c r="AK61">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
         <v>73</v>
       </c>
       <c r="E62" t="s">
         <v>210</v>
       </c>
       <c r="F62" t="s">
         <v>211</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H62" s="5" t="s">
         <v>52</v>
       </c>
       <c r="I62" t="s">
         <v>196</v>
       </c>
       <c r="J62" t="s">
         <v>101</v>
       </c>
       <c r="AE62">