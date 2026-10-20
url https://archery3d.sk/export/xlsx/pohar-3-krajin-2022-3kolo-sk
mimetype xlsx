--- v0 (2026-09-09)
+++ v1 (2026-10-20)
@@ -4277,51 +4277,51 @@
       <c r="F79" t="s">
         <v>263</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H79" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I79" t="s">
         <v>229</v>
       </c>
       <c r="J79" t="s">
         <v>264</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AI79" t="s">
         <v>238</v>
       </c>
       <c r="AJ79">
         <v>65217</v>
       </c>
       <c r="AK79">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
         <v>265</v>
       </c>
       <c r="E80" t="s">
         <v>266</v>
       </c>
       <c r="F80" t="s">
         <v>267</v>
       </c>
       <c r="G80" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H80" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I80" t="s">
         <v>229</v>
       </c>
       <c r="J80" t="s">
         <v>104</v>
       </c>
       <c r="AI80" t="s">
@@ -5567,51 +5567,51 @@
       <c r="F121" t="s">
         <v>375</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H121" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I121" t="s">
         <v>291</v>
       </c>
       <c r="J121" t="s">
         <v>104</v>
       </c>
       <c r="AE121">
         <v>1</v>
       </c>
       <c r="AI121" t="s">
         <v>340</v>
       </c>
       <c r="AJ121">
         <v>63854</v>
       </c>
       <c r="AK121">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="122" spans="1:37">
       <c r="D122" t="s">
         <v>376</v>
       </c>
       <c r="E122" t="s">
         <v>377</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H122" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I122" t="s">
         <v>291</v>
       </c>
       <c r="AE122">
         <v>1</v>
       </c>
       <c r="AI122" t="s">
         <v>340</v>
       </c>
       <c r="AJ122">
@@ -5689,51 +5689,51 @@
       <c r="E125" t="s">
         <v>382</v>
       </c>
       <c r="F125" t="s">
         <v>383</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H125" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I125" t="s">
         <v>291</v>
       </c>
       <c r="AE125">
         <v>1</v>
       </c>
       <c r="AI125" t="s">
         <v>340</v>
       </c>
       <c r="AJ125">
         <v>65208</v>
       </c>
       <c r="AK125">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="126" spans="1:37">
       <c r="D126" t="s">
         <v>384</v>
       </c>
       <c r="E126" t="s">
         <v>385</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H126" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I126" t="s">
         <v>291</v>
       </c>
       <c r="J126" t="s">
         <v>386</v>
       </c>
       <c r="AE126">
         <v>1</v>
       </c>
       <c r="AI126" t="s">
@@ -6113,51 +6113,51 @@
       <c r="F139" t="s">
         <v>415</v>
       </c>
       <c r="G139" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I139" t="s">
         <v>291</v>
       </c>
       <c r="J139" t="s">
         <v>147</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AI139" t="s">
         <v>394</v>
       </c>
       <c r="AJ139">
         <v>63386</v>
       </c>
       <c r="AK139">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>413</v>
       </c>
       <c r="E140" t="s">
         <v>266</v>
       </c>
       <c r="F140" t="s">
         <v>416</v>
       </c>
       <c r="G140" s="3" t="s">
         <v>35</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>58</v>
       </c>
       <c r="I140" t="s">
         <v>291</v>
       </c>
       <c r="J140" t="s">
         <v>147</v>
       </c>
       <c r="AE140">