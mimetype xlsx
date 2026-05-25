--- v0 (2026-05-02)
+++ v1 (2026-05-25)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="288">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
   <si>
     <t>Podhradská halapartňa - 8. ročník</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -199,122 +199,143 @@
   <si>
     <t>Lukostrelecký klub Topoľ</t>
   </si>
   <si>
     <t>Christian</t>
   </si>
   <si>
     <t>Senior 18+</t>
   </si>
   <si>
     <t>BB50m</t>
   </si>
   <si>
     <t>Murín</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>SVK2968</t>
   </si>
   <si>
     <t>OZ Cech Terra de Selinan</t>
   </si>
   <si>
+    <t>Böhm</t>
+  </si>
+  <si>
+    <t>Karel</t>
+  </si>
+  <si>
+    <t>LK Alcedo</t>
+  </si>
+  <si>
     <t>Košťál</t>
   </si>
   <si>
     <t>Martin</t>
   </si>
   <si>
     <t>SVK2634</t>
   </si>
   <si>
     <t>Ivanská lukostrelecká družina</t>
   </si>
   <si>
     <t>Bitarovský</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>SVK2846</t>
   </si>
   <si>
     <t>Lukostrelci pod Vysokou</t>
   </si>
   <si>
     <t>Macho</t>
   </si>
   <si>
     <t>SVK2902</t>
   </si>
   <si>
     <t>Zlacký</t>
   </si>
   <si>
+    <t>Fabian st.</t>
+  </si>
+  <si>
+    <t>SVK2556</t>
+  </si>
+  <si>
     <t>Fiala</t>
   </si>
   <si>
     <t>Ľuboš</t>
   </si>
   <si>
     <t>SVK2621</t>
   </si>
   <si>
     <t>Blue Arrows Viničné</t>
   </si>
   <si>
     <t>Fassl/Weiser</t>
   </si>
   <si>
     <t>Edith</t>
   </si>
   <si>
     <t>BB50z</t>
   </si>
   <si>
     <t>Čuháková</t>
   </si>
   <si>
     <t>Katarína</t>
   </si>
   <si>
     <t>SVK2633</t>
   </si>
   <si>
     <t>Harabinová</t>
   </si>
   <si>
     <t>Jana</t>
   </si>
   <si>
     <t>SVK0912</t>
   </si>
   <si>
+    <t>Fabianová</t>
+  </si>
+  <si>
+    <t>SVK2578</t>
+  </si>
+  <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Veterán 55+</t>
   </si>
   <si>
     <t>UBSC Artemia Wien</t>
   </si>
   <si>
     <t>BB999m</t>
   </si>
   <si>
     <t>Július</t>
   </si>
   <si>
     <t>SVK2588</t>
   </si>
   <si>
     <t>Poláčik</t>
   </si>
   <si>
     <t>Štefan</t>
   </si>
   <si>
     <t>SVK2599</t>
@@ -373,200 +394,242 @@
   <si>
     <t>SVK2493</t>
   </si>
   <si>
     <t>Králik st.</t>
   </si>
   <si>
     <t>SVK0649</t>
   </si>
   <si>
     <t>PBHB50m</t>
   </si>
   <si>
     <t>Pokus</t>
   </si>
   <si>
     <t>Tomáš</t>
   </si>
   <si>
     <t>SVK1614</t>
   </si>
   <si>
     <t>Vres</t>
   </si>
   <si>
+    <t>Kaľavský</t>
+  </si>
+  <si>
+    <t>Erik</t>
+  </si>
+  <si>
+    <t>SVK2055</t>
+  </si>
+  <si>
+    <t>SLK Spišské  Vlachy</t>
+  </si>
+  <si>
     <t>Píš</t>
   </si>
   <si>
     <t>Jozef</t>
   </si>
   <si>
     <t>SVK2534</t>
   </si>
   <si>
     <t>Svetlošák</t>
   </si>
   <si>
     <t>Miroslav</t>
   </si>
   <si>
     <t>SVK1613</t>
   </si>
   <si>
-    <t>Cibulka</t>
-[...2 lines deleted...]
-    <t>Marián</t>
+    <t>Heřman</t>
+  </si>
+  <si>
+    <t>Škola tradiční lukostřelby</t>
   </si>
   <si>
     <t>Bystričan</t>
   </si>
   <si>
     <t>Matúš</t>
   </si>
   <si>
     <t>SVK2267</t>
   </si>
   <si>
     <t>Králiková st.</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>SVK1203</t>
   </si>
   <si>
     <t>PBHB50z</t>
   </si>
   <si>
     <t>Králiková ml.</t>
   </si>
   <si>
     <t>SVK1628</t>
   </si>
   <si>
+    <t>Šmidová</t>
+  </si>
+  <si>
+    <t>SVK2984</t>
+  </si>
+  <si>
     <t>Svetlošáková</t>
   </si>
   <si>
     <t>SVK2451</t>
   </si>
   <si>
     <t>Tisoň</t>
   </si>
   <si>
     <t>František</t>
   </si>
   <si>
     <t>SVK2455</t>
   </si>
   <si>
     <t>PBHB999m</t>
   </si>
   <si>
+    <t>Varsanyi</t>
+  </si>
+  <si>
+    <t>Zoltán</t>
+  </si>
+  <si>
     <t>Holier</t>
   </si>
   <si>
     <t>Individuálne</t>
   </si>
   <si>
     <t>Mišút</t>
   </si>
   <si>
     <t>Timotej</t>
   </si>
   <si>
     <t>SVK2671</t>
   </si>
   <si>
     <t>TRLB</t>
   </si>
   <si>
     <t>TRLB17m</t>
   </si>
   <si>
     <t>Rajko</t>
   </si>
   <si>
     <t>Ján</t>
   </si>
   <si>
     <t>SVK2792</t>
   </si>
   <si>
     <t>Lukostrelecké združenie Zlatý jeleň Hurbanovo,  Aranyszarvas Íjász Egyesület Ógyalla</t>
   </si>
   <si>
     <t>TRLB50m</t>
   </si>
   <si>
+    <t>Králl</t>
+  </si>
+  <si>
+    <t>SVK1355</t>
+  </si>
+  <si>
+    <t>Vacl</t>
+  </si>
+  <si>
+    <t>Jan</t>
+  </si>
+  <si>
     <t>Milan</t>
   </si>
   <si>
     <t>SVK2670</t>
   </si>
   <si>
     <t>Čujdík</t>
   </si>
   <si>
     <t>SVK1337</t>
   </si>
   <si>
     <t>Kučera</t>
   </si>
   <si>
     <t>SVK2809</t>
   </si>
   <si>
     <t>Běhula</t>
   </si>
   <si>
     <t>SVK2640</t>
   </si>
   <si>
     <t>Fryk</t>
   </si>
   <si>
     <t>SVK1189</t>
   </si>
   <si>
     <t>Lukostrelecký klub Prešov</t>
   </si>
   <si>
+    <t>Krállová</t>
+  </si>
+  <si>
+    <t>Karolina</t>
+  </si>
+  <si>
+    <t>TRLB50z</t>
+  </si>
+  <si>
     <t>Šáleková</t>
   </si>
   <si>
     <t>Vladimíra</t>
   </si>
   <si>
     <t>SVK1166</t>
   </si>
   <si>
-    <t>TRLB50z</t>
-[...1 lines deleted...]
-  <si>
     <t>Sopóci</t>
   </si>
   <si>
     <t>SVK1604</t>
   </si>
   <si>
     <t>TRLB999m</t>
   </si>
   <si>
     <t>Kálozi</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>SVK2714</t>
   </si>
   <si>
     <t>TRRB</t>
   </si>
   <si>
     <t>LK Hubert Arrows</t>
   </si>
   <si>
     <t>Adrian Kalozi</t>
@@ -580,50 +643,59 @@
   <si>
     <t>Taron</t>
   </si>
   <si>
     <t>SVK2323</t>
   </si>
   <si>
     <t>Anton Panis</t>
   </si>
   <si>
     <t>Orlická</t>
   </si>
   <si>
     <t>Erika</t>
   </si>
   <si>
     <t>SVK3065</t>
   </si>
   <si>
     <t>Andrea Kóňová</t>
   </si>
   <si>
     <t>TRRB12z</t>
   </si>
   <si>
+    <t>Drápalová</t>
+  </si>
+  <si>
+    <t>Sofie</t>
+  </si>
+  <si>
+    <t>Tomáš Drápal</t>
+  </si>
+  <si>
     <t>Komáriková</t>
   </si>
   <si>
     <t>Hana</t>
   </si>
   <si>
     <t>SVK2818</t>
   </si>
   <si>
     <t>Daniela Komáriková</t>
   </si>
   <si>
     <t>Makara</t>
   </si>
   <si>
     <t>Tomash</t>
   </si>
   <si>
     <t>SVK2827</t>
   </si>
   <si>
     <t>LK Varín 3D</t>
   </si>
   <si>
     <t>TRRB17m</t>
@@ -682,204 +754,240 @@
   <si>
     <t>Juraj</t>
   </si>
   <si>
     <t>SVK2986</t>
   </si>
   <si>
     <t>Lukostrelecký klub Kajal</t>
   </si>
   <si>
     <t>TRRB50m</t>
   </si>
   <si>
     <t>Vanovčan</t>
   </si>
   <si>
     <t>SVK1911</t>
   </si>
   <si>
     <t>Pekarovič</t>
   </si>
   <si>
     <t>SVK2641</t>
   </si>
   <si>
-    <t>Erik</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2591</t>
   </si>
   <si>
     <t>Šúň</t>
   </si>
   <si>
     <t>SVK2279</t>
   </si>
   <si>
     <t>Csizmadia</t>
   </si>
   <si>
     <t>Imrich</t>
   </si>
   <si>
     <t>SVK1188</t>
   </si>
   <si>
+    <t>Maruniak</t>
+  </si>
+  <si>
+    <t>SVK2940</t>
+  </si>
+  <si>
     <t>Adrián</t>
   </si>
   <si>
     <t>SVK2994</t>
   </si>
   <si>
+    <t>Drápal</t>
+  </si>
+  <si>
     <t>Dvorožňák</t>
   </si>
   <si>
     <t>SVK2767</t>
   </si>
   <si>
     <t>Helt</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>SVK2964</t>
   </si>
   <si>
     <t>LOVEC - Kysucký lukostrelecký klub</t>
   </si>
   <si>
     <t>Filipeje</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>SVK2399</t>
   </si>
   <si>
+    <t>Kulík</t>
+  </si>
+  <si>
+    <t>Jindřich</t>
+  </si>
+  <si>
+    <t>Alcedo Oslavany</t>
+  </si>
+  <si>
     <t>Anton</t>
   </si>
   <si>
     <t>SVK2443</t>
   </si>
   <si>
     <t>Sádovský</t>
   </si>
   <si>
     <t>Pavol</t>
   </si>
   <si>
     <t>SVK2377</t>
   </si>
   <si>
     <t>Vejčík</t>
   </si>
   <si>
     <t>SVK2226</t>
   </si>
   <si>
     <t>Kurucová</t>
   </si>
   <si>
     <t>Adriana</t>
   </si>
   <si>
     <t>SVK2985</t>
   </si>
   <si>
     <t>TRRB50z</t>
   </si>
   <si>
     <t>Gáspárová</t>
   </si>
   <si>
     <t>SVK2970</t>
   </si>
   <si>
     <t>Heřmanová</t>
   </si>
   <si>
     <t>Lenka</t>
   </si>
   <si>
-    <t>LK Alcedo</t>
-[...1 lines deleted...]
-  <si>
     <t>Martincová</t>
   </si>
   <si>
     <t>Barbara</t>
   </si>
   <si>
     <t>SVK2765</t>
   </si>
   <si>
     <t>Rakovská</t>
   </si>
   <si>
     <t>Lívia</t>
   </si>
   <si>
     <t>SVK1730</t>
   </si>
   <si>
     <t>Káloziova</t>
   </si>
   <si>
     <t>Veronika</t>
   </si>
   <si>
     <t>SVK2993</t>
   </si>
   <si>
+    <t>Denisa</t>
+  </si>
+  <si>
     <t>SVK1547</t>
   </si>
   <si>
     <t>Paulovič</t>
   </si>
   <si>
     <t>Marian</t>
   </si>
   <si>
     <t>SVK2492</t>
   </si>
   <si>
     <t>TRRB999m</t>
   </si>
   <si>
     <t>Laurinec</t>
   </si>
   <si>
     <t>SVK1364</t>
   </si>
   <si>
+    <t>Homola</t>
+  </si>
+  <si>
+    <t>SVK2696</t>
+  </si>
+  <si>
+    <t>Kamenický</t>
+  </si>
+  <si>
+    <t>SVK2695</t>
+  </si>
+  <si>
     <t>Antalic</t>
   </si>
   <si>
     <t>SVK2476</t>
+  </si>
+  <si>
+    <t>Bagi</t>
+  </si>
+  <si>
+    <t>Tibor</t>
+  </si>
+  <si>
+    <t>SVK2198</t>
   </si>
   <si>
     <t>Krištofík</t>
   </si>
   <si>
     <t>SVK0370</t>
   </si>
   <si>
     <t>Hačár</t>
   </si>
   <si>
     <t>SVK2820</t>
   </si>
   <si>
     <t>Baláž</t>
   </si>
   <si>
     <t>SVK2438</t>
   </si>
   <si>
     <t>Tisoňová</t>
   </si>
   <si>
     <t>Ivana</t>
   </si>
@@ -1287,51 +1395,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK85"/>
+  <dimension ref="A1:AK102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -1643,51 +1751,51 @@
       <c r="G7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
         <v>36</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>18.0</v>
       </c>
       <c r="AI7" t="s">
         <v>46</v>
       </c>
       <c r="AJ7">
         <v>108764</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>53</v>
       </c>
       <c r="AF8">
@@ -1755,2752 +1863,3350 @@
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>60</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
         <v>22.0</v>
       </c>
       <c r="AI10" t="s">
         <v>56</v>
       </c>
       <c r="AJ10">
         <v>110203</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>61</v>
       </c>
       <c r="E11" t="s">
         <v>62</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>22.0</v>
       </c>
       <c r="AI11" t="s">
         <v>56</v>
       </c>
       <c r="AJ11">
-        <v>109447</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112515</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
+        <v>64</v>
+      </c>
+      <c r="E12" t="s">
         <v>65</v>
       </c>
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AE12">
         <v>1</v>
       </c>
       <c r="AF12">
         <v>22.0</v>
       </c>
       <c r="AI12" t="s">
         <v>56</v>
       </c>
       <c r="AJ12">
-        <v>111786</v>
+        <v>109447</v>
       </c>
       <c r="AK12">
         <v>5</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
+        <v>68</v>
+      </c>
+      <c r="E13" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F13" t="s">
         <v>70</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
       <c r="J13" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>22.0</v>
       </c>
       <c r="AI13" t="s">
         <v>56</v>
       </c>
       <c r="AJ13">
-        <v>110277</v>
+        <v>111786</v>
       </c>
       <c r="AK13">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E14" t="s">
-        <v>62</v>
+        <v>65</v>
+      </c>
+      <c r="F14" t="s">
+        <v>73</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
+      <c r="J14" t="s">
+        <v>45</v>
+      </c>
+      <c r="AE14">
+        <v>1</v>
+      </c>
       <c r="AF14">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI14" t="s">
         <v>56</v>
       </c>
       <c r="AJ14">
-        <v>112345</v>
+        <v>110277</v>
+      </c>
+      <c r="AK14">
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E15" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
-      <c r="J15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AF15">
         <v>14.0</v>
       </c>
       <c r="AI15" t="s">
         <v>56</v>
       </c>
       <c r="AJ15">
-        <v>109801</v>
+        <v>112345</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
+        <v>75</v>
+      </c>
+      <c r="E16" t="s">
+        <v>33</v>
+      </c>
+      <c r="F16" t="s">
         <v>76</v>
       </c>
-      <c r="E16" t="s">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="G16" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
-        <v>40</v>
+        <v>71</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>22.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="AJ16">
-        <v>109106</v>
+        <v>112605</v>
+      </c>
+      <c r="AK16">
+        <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" t="s">
+        <v>78</v>
+      </c>
+      <c r="F17" t="s">
         <v>79</v>
       </c>
-      <c r="E17" t="s">
-[...6 lines deleted...]
-        <v>44</v>
+      <c r="G17" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>80</v>
       </c>
       <c r="AF17">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI17" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="AJ17">
-        <v>109448</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>109801</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
+        <v>81</v>
+      </c>
+      <c r="E18" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>84</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>44</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>22.0</v>
       </c>
       <c r="AI18" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="AJ18">
-        <v>109230</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>109106</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
+        <v>84</v>
+      </c>
+      <c r="E19" t="s">
         <v>85</v>
       </c>
-      <c r="E19" t="s">
-[...5 lines deleted...]
-      <c r="H19" s="6" t="s">
+      <c r="F19" t="s">
         <v>86</v>
+      </c>
+      <c r="G19" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H19" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
-        <v>87</v>
+        <v>67</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>22.0</v>
       </c>
       <c r="AI19" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="AJ19">
-        <v>108580</v>
+        <v>109448</v>
+      </c>
+      <c r="AK19">
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
-        <v>32</v>
+        <v>87</v>
       </c>
       <c r="E20" t="s">
+        <v>88</v>
+      </c>
+      <c r="F20" t="s">
         <v>89</v>
       </c>
-      <c r="F20" t="s">
-[...6 lines deleted...]
-        <v>86</v>
+      <c r="G20" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H20" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
         <v>36</v>
       </c>
       <c r="AE20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF20">
-        <v>30.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI20" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="AJ20">
-        <v>108843</v>
+        <v>109230</v>
       </c>
       <c r="AK20">
         <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
+        <v>90</v>
+      </c>
+      <c r="E21" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" t="s">
         <v>91</v>
       </c>
-      <c r="E21" t="s">
-[...9 lines deleted...]
-        <v>86</v>
+      <c r="G21" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H21" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
-        <v>45</v>
+        <v>71</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>22.0</v>
       </c>
       <c r="AI21" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="AJ21">
-        <v>109157</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>112606</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="E22" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>22.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AJ22">
-        <v>108531</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>108580</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
-        <v>98</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="F23" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>22.0</v>
       </c>
       <c r="AI23" t="s">
-        <v>88</v>
+        <v>95</v>
       </c>
       <c r="AJ23">
-        <v>108535</v>
+        <v>108843</v>
+      </c>
+      <c r="AK23">
+        <v>4</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E24" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>99</v>
+      </c>
+      <c r="F24" t="s">
+        <v>100</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>86</v>
+        <v>93</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
-        <v>87</v>
+        <v>45</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>22.0</v>
       </c>
       <c r="AI24" t="s">
-        <v>103</v>
+        <v>95</v>
       </c>
       <c r="AJ24">
-        <v>108579</v>
+        <v>109157</v>
+      </c>
+      <c r="AK24">
+        <v>3</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
+        <v>101</v>
+      </c>
+      <c r="E25" t="s">
+        <v>102</v>
+      </c>
+      <c r="F25" t="s">
+        <v>103</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I25" t="s">
+        <v>28</v>
+      </c>
+      <c r="J25" t="s">
         <v>104</v>
       </c>
-      <c r="E25" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI25" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="AJ25">
-        <v>108572</v>
+        <v>108531</v>
       </c>
       <c r="AK25">
         <v>4</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="E26" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="F26" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H26" s="3" t="s">
-        <v>35</v>
+      <c r="H26" s="6" t="s">
+        <v>93</v>
       </c>
       <c r="I26" t="s">
-        <v>106</v>
+        <v>28</v>
       </c>
       <c r="J26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI26" t="s">
-        <v>108</v>
+        <v>95</v>
       </c>
       <c r="AJ26">
-        <v>108573</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>108535</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="E27" t="s">
+        <v>38</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H27" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I27" t="s">
+        <v>28</v>
+      </c>
+      <c r="J27" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE27">
+        <v>1</v>
+      </c>
+      <c r="AF27">
+        <v>22.0</v>
+      </c>
+      <c r="AI27" t="s">
         <v>110</v>
       </c>
-      <c r="F27" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="AJ27">
-        <v>108568</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>108579</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
+        <v>111</v>
+      </c>
+      <c r="E28" t="s">
+        <v>33</v>
+      </c>
+      <c r="F28" t="s">
+        <v>112</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I28" t="s">
+        <v>113</v>
+      </c>
+      <c r="J28" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE28">
+        <v>1</v>
+      </c>
+      <c r="AF28">
+        <v>18.0</v>
+      </c>
+      <c r="AI28" t="s">
         <v>115</v>
       </c>
-      <c r="E28" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ28">
-        <v>109894</v>
+        <v>108572</v>
       </c>
       <c r="AK28">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="E29" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="F29" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H29" s="5" t="s">
-        <v>55</v>
+      <c r="H29" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="I29" t="s">
-        <v>106</v>
+        <v>113</v>
+      </c>
+      <c r="J29" t="s">
+        <v>114</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="AI29" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AJ29">
-        <v>108666</v>
+        <v>108573</v>
+      </c>
+      <c r="AK29">
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="E30" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="F30" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I30" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="J30" t="s">
-        <v>118</v>
+        <v>114</v>
+      </c>
+      <c r="AE30">
+        <v>1</v>
       </c>
       <c r="AF30">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI30" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="AJ30">
-        <v>110236</v>
+        <v>108568</v>
       </c>
       <c r="AK30">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
+        <v>122</v>
+      </c>
+      <c r="E31" t="s">
+        <v>123</v>
+      </c>
+      <c r="F31" t="s">
+        <v>124</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H31" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I31" t="s">
+        <v>113</v>
+      </c>
+      <c r="J31" t="s">
         <v>125</v>
       </c>
-      <c r="E31" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>22.0</v>
       </c>
       <c r="AI31" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="AJ31">
-        <v>109727</v>
+        <v>109894</v>
+      </c>
+      <c r="AK31">
+        <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
+        <v>126</v>
+      </c>
+      <c r="E32" t="s">
         <v>127</v>
       </c>
-      <c r="E32" t="s">
+      <c r="F32" t="s">
         <v>128</v>
       </c>
-      <c r="F32" t="s">
+      <c r="G32" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H32" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I32" t="s">
+        <v>113</v>
+      </c>
+      <c r="J32" t="s">
         <v>129</v>
       </c>
-      <c r="G32" s="1" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE32">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF32">
-        <v>22.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="AJ32">
-        <v>108504</v>
+        <v>113003</v>
       </c>
       <c r="AK32">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
         <v>130</v>
       </c>
       <c r="E33" t="s">
         <v>131</v>
       </c>
       <c r="F33" t="s">
         <v>132</v>
       </c>
-      <c r="G33" s="4" t="s">
-        <v>44</v>
+      <c r="G33" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H33" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I33" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>22.0</v>
       </c>
       <c r="AI33" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="AJ33">
-        <v>108569</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>108666</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
+        <v>133</v>
+      </c>
+      <c r="E34" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="F34" t="s">
         <v>135</v>
       </c>
-      <c r="G34" s="4" t="s">
-        <v>44</v>
+      <c r="G34" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H34" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I34" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="J34" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>125</v>
       </c>
       <c r="AF34">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="AJ34">
-        <v>108570</v>
+        <v>110236</v>
       </c>
       <c r="AK34">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
         <v>136</v>
       </c>
       <c r="E35" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="F35" t="s">
+        <v>123</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H35" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I35" t="s">
+        <v>113</v>
+      </c>
+      <c r="J35" t="s">
         <v>137</v>
       </c>
-      <c r="G35" s="4" t="s">
-[...9 lines deleted...]
-        <v>118</v>
+      <c r="AE35">
+        <v>1</v>
       </c>
       <c r="AF35">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI35" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
       <c r="AJ35">
-        <v>110237</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112545</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
         <v>138</v>
       </c>
       <c r="E36" t="s">
         <v>139</v>
       </c>
       <c r="F36" t="s">
         <v>140</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H36" s="6" t="s">
-        <v>86</v>
+      <c r="H36" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I36" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="J36" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>22.0</v>
       </c>
       <c r="AI36" t="s">
-        <v>141</v>
+        <v>121</v>
       </c>
       <c r="AJ36">
-        <v>108565</v>
+        <v>108504</v>
       </c>
       <c r="AK36">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
+        <v>141</v>
+      </c>
+      <c r="E37" t="s">
         <v>142</v>
       </c>
-      <c r="E37" t="s">
-[...6 lines deleted...]
-        <v>86</v>
+      <c r="F37" t="s">
+        <v>143</v>
+      </c>
+      <c r="G37" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H37" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I37" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
       <c r="J37" t="s">
-        <v>143</v>
+        <v>114</v>
       </c>
       <c r="AE37">
         <v>1</v>
       </c>
       <c r="AF37">
         <v>22.0</v>
       </c>
       <c r="AI37" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="AJ37">
-        <v>109053</v>
+        <v>108569</v>
+      </c>
+      <c r="AK37">
+        <v>2</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E38" t="s">
-        <v>145</v>
+        <v>142</v>
       </c>
       <c r="F38" t="s">
         <v>146</v>
       </c>
-      <c r="G38" s="1" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="G38" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H38" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I38" t="s">
-        <v>147</v>
+        <v>113</v>
       </c>
       <c r="J38" t="s">
-        <v>60</v>
+        <v>114</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI38" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
       <c r="AJ38">
-        <v>110205</v>
+        <v>108570</v>
+      </c>
+      <c r="AK38">
+        <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E39" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="F39" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>148</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>44</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I39" t="s">
-        <v>147</v>
+        <v>113</v>
       </c>
       <c r="J39" t="s">
-        <v>152</v>
+        <v>129</v>
       </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
         <v>22.0</v>
       </c>
       <c r="AI39" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="AJ39">
-        <v>112130</v>
+        <v>113004</v>
+      </c>
+      <c r="AK39">
+        <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
+        <v>149</v>
+      </c>
+      <c r="E40" t="s">
+        <v>142</v>
+      </c>
+      <c r="F40" t="s">
+        <v>150</v>
+      </c>
+      <c r="G40" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H40" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I40" t="s">
+        <v>113</v>
+      </c>
+      <c r="J40" t="s">
+        <v>125</v>
+      </c>
+      <c r="AF40">
+        <v>14.0</v>
+      </c>
+      <c r="AI40" t="s">
         <v>144</v>
       </c>
-      <c r="E40" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AJ40">
-        <v>110204</v>
+        <v>110237</v>
       </c>
       <c r="AK40">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="E41" t="s">
-        <v>139</v>
+        <v>152</v>
       </c>
       <c r="F41" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H41" s="5" t="s">
-        <v>55</v>
+      <c r="H41" s="6" t="s">
+        <v>93</v>
       </c>
       <c r="I41" t="s">
-        <v>147</v>
+        <v>113</v>
       </c>
       <c r="J41" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>22.0</v>
       </c>
       <c r="AI41" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AJ41">
-        <v>110206</v>
+        <v>108565</v>
       </c>
       <c r="AK41">
         <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="E42" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H42" s="5" t="s">
-        <v>55</v>
+      <c r="H42" s="6" t="s">
+        <v>93</v>
       </c>
       <c r="I42" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="AE42">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF42">
-        <v>22.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI42" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AJ42">
-        <v>111760</v>
+        <v>112851</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="E43" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>161</v>
+        <v>131</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H43" s="5" t="s">
-        <v>55</v>
+      <c r="H43" s="6" t="s">
+        <v>93</v>
       </c>
       <c r="I43" t="s">
-        <v>147</v>
+        <v>113</v>
+      </c>
+      <c r="J43" t="s">
+        <v>158</v>
       </c>
       <c r="AE43">
         <v>1</v>
       </c>
       <c r="AF43">
         <v>22.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AJ43">
-        <v>108955</v>
+        <v>109053</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
+        <v>159</v>
+      </c>
+      <c r="E44" t="s">
+        <v>160</v>
+      </c>
+      <c r="F44" t="s">
+        <v>161</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H44" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I44" t="s">
         <v>162</v>
       </c>
-      <c r="E44" t="s">
-[...2 lines deleted...]
-      <c r="F44" t="s">
+      <c r="J44" t="s">
+        <v>60</v>
+      </c>
+      <c r="AE44">
+        <v>1</v>
+      </c>
+      <c r="AF44">
+        <v>18.0</v>
+      </c>
+      <c r="AI44" t="s">
         <v>163</v>
       </c>
-      <c r="G44" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="AJ44">
-        <v>109987</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>110205</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
+        <v>164</v>
+      </c>
+      <c r="E45" t="s">
         <v>165</v>
       </c>
-      <c r="E45" t="s">
+      <c r="F45" t="s">
         <v>166</v>
       </c>
-      <c r="F45" t="s">
+      <c r="G45" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H45" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I45" t="s">
+        <v>162</v>
+      </c>
+      <c r="J45" t="s">
         <v>167</v>
-      </c>
-[...10 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AE45">
         <v>1</v>
       </c>
       <c r="AF45">
         <v>22.0</v>
       </c>
       <c r="AI45" t="s">
         <v>168</v>
       </c>
       <c r="AJ45">
-        <v>108530</v>
+        <v>112130</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
         <v>169</v>
       </c>
       <c r="E46" t="s">
-        <v>123</v>
+        <v>134</v>
       </c>
       <c r="F46" t="s">
         <v>170</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H46" s="6" t="s">
-        <v>86</v>
+      <c r="H46" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I46" t="s">
-        <v>147</v>
+        <v>162</v>
+      </c>
+      <c r="J46" t="s">
+        <v>53</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>22.0</v>
       </c>
       <c r="AI46" t="s">
-        <v>171</v>
+        <v>168</v>
       </c>
       <c r="AJ46">
-        <v>110092</v>
+        <v>112418</v>
+      </c>
+      <c r="AK46">
+        <v>3</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
+        <v>171</v>
+      </c>
+      <c r="E47" t="s">
         <v>172</v>
       </c>
-      <c r="E47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H47" s="2" t="s">
-        <v>27</v>
+      <c r="H47" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I47" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="J47" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-        <v>177</v>
+        <v>63</v>
+      </c>
+      <c r="AE47">
+        <v>1</v>
       </c>
       <c r="AF47">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="AJ47">
-        <v>110217</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>112487</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
-        <v>179</v>
+        <v>159</v>
       </c>
       <c r="E48" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="F48" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H48" s="2" t="s">
-        <v>27</v>
+      <c r="H48" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I48" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="J48" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>182</v>
+        <v>60</v>
       </c>
       <c r="AE48">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF48">
-        <v>16.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="AJ48">
-        <v>108765</v>
+        <v>110204</v>
       </c>
       <c r="AK48">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
-        <v>183</v>
+        <v>175</v>
       </c>
       <c r="E49" t="s">
-        <v>184</v>
+        <v>152</v>
       </c>
       <c r="F49" t="s">
-        <v>185</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>176</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H49" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I49" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="J49" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>186</v>
+        <v>60</v>
       </c>
       <c r="AE49">
         <v>1</v>
       </c>
       <c r="AF49">
-        <v>16.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
       <c r="AJ49">
-        <v>112006</v>
+        <v>110206</v>
+      </c>
+      <c r="AK49">
+        <v>3</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
-        <v>188</v>
+        <v>177</v>
       </c>
       <c r="E50" t="s">
-        <v>189</v>
+        <v>65</v>
       </c>
       <c r="F50" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>178</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H50" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I50" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="J50" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>125</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
-        <v>16.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>187</v>
+        <v>168</v>
       </c>
       <c r="AJ50">
-        <v>109254</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>111760</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
-        <v>192</v>
+        <v>179</v>
       </c>
       <c r="E51" t="s">
-        <v>193</v>
+        <v>33</v>
       </c>
       <c r="F51" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H51" s="3" t="s">
-        <v>35</v>
+      <c r="H51" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I51" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>195</v>
+        <v>162</v>
       </c>
       <c r="AE51">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF51">
-        <v>34.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI51" t="s">
-        <v>196</v>
+        <v>168</v>
       </c>
       <c r="AJ51">
-        <v>109103</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>108955</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
-        <v>197</v>
+        <v>181</v>
       </c>
       <c r="E52" t="s">
-        <v>198</v>
+        <v>102</v>
       </c>
       <c r="F52" t="s">
-        <v>199</v>
+        <v>182</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H52" s="3" t="s">
-        <v>35</v>
+      <c r="H52" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I52" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="J52" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>183</v>
       </c>
       <c r="AF52">
-        <v>18.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>196</v>
+        <v>168</v>
       </c>
       <c r="AJ52">
-        <v>110446</v>
+        <v>109987</v>
       </c>
       <c r="AK52">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
-        <v>200</v>
+        <v>184</v>
       </c>
       <c r="E53" t="s">
-        <v>201</v>
-[...8 lines deleted...]
-        <v>35</v>
+        <v>185</v>
+      </c>
+      <c r="G53" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H53" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I53" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>162</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="AJ53">
-        <v>108686</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>112417</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
-        <v>203</v>
+        <v>187</v>
       </c>
       <c r="E54" t="s">
-        <v>204</v>
+        <v>188</v>
       </c>
       <c r="F54" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>189</v>
+      </c>
+      <c r="G54" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H54" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I54" t="s">
-        <v>175</v>
+        <v>162</v>
       </c>
       <c r="J54" t="s">
-        <v>53</v>
+        <v>104</v>
       </c>
       <c r="AE54">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF54">
-        <v>34.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI54" t="s">
-        <v>196</v>
+        <v>186</v>
       </c>
       <c r="AJ54">
-        <v>112069</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>108530</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
-        <v>38</v>
+        <v>190</v>
       </c>
       <c r="E55" t="s">
-        <v>206</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>134</v>
+      </c>
+      <c r="F55" t="s">
+        <v>191</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H55" s="6" t="s">
+        <v>93</v>
       </c>
       <c r="I55" t="s">
-        <v>175</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>162</v>
+      </c>
+      <c r="AE55">
+        <v>1</v>
       </c>
       <c r="AF55">
-        <v>10.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI55" t="s">
-        <v>208</v>
+        <v>192</v>
       </c>
       <c r="AJ55">
-        <v>109107</v>
+        <v>110092</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
-        <v>209</v>
+        <v>193</v>
       </c>
       <c r="E56" t="s">
-        <v>210</v>
+        <v>194</v>
       </c>
       <c r="F56" t="s">
-        <v>211</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>195</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H56" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I56" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J56" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>197</v>
+      </c>
+      <c r="AD56" t="s">
+        <v>198</v>
       </c>
       <c r="AF56">
-        <v>18.0</v>
+        <v>8.0</v>
       </c>
       <c r="AI56" t="s">
-        <v>208</v>
+        <v>199</v>
       </c>
       <c r="AJ56">
-        <v>111246</v>
+        <v>110217</v>
       </c>
       <c r="AK56">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
-        <v>213</v>
+        <v>200</v>
       </c>
       <c r="E57" t="s">
-        <v>214</v>
+        <v>201</v>
       </c>
       <c r="F57" t="s">
-        <v>215</v>
+        <v>202</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H57" s="5" t="s">
-        <v>55</v>
+      <c r="H57" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I57" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J57" t="s">
-        <v>216</v>
+        <v>36</v>
+      </c>
+      <c r="AD57" t="s">
+        <v>203</v>
       </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI57" t="s">
-        <v>217</v>
+        <v>199</v>
       </c>
       <c r="AJ57">
-        <v>109827</v>
+        <v>108765</v>
       </c>
       <c r="AK57">
         <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
-        <v>218</v>
+        <v>204</v>
       </c>
       <c r="E58" t="s">
-        <v>214</v>
+        <v>205</v>
       </c>
       <c r="F58" t="s">
-        <v>219</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>206</v>
+      </c>
+      <c r="G58" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I58" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J58" t="s">
         <v>53</v>
       </c>
+      <c r="AD58" t="s">
+        <v>207</v>
+      </c>
       <c r="AE58">
         <v>1</v>
       </c>
       <c r="AF58">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI58" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="AJ58">
-        <v>108562</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>112006</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
-        <v>220</v>
+        <v>209</v>
       </c>
       <c r="E59" t="s">
-        <v>92</v>
-[...8 lines deleted...]
-        <v>55</v>
+        <v>210</v>
+      </c>
+      <c r="G59" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I59" t="s">
-        <v>175</v>
+        <v>196</v>
+      </c>
+      <c r="J59" t="s">
+        <v>63</v>
+      </c>
+      <c r="AD59" t="s">
+        <v>211</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI59" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="AJ59">
-        <v>109863</v>
+        <v>112522</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
-        <v>218</v>
+        <v>212</v>
       </c>
       <c r="E60" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="F60" t="s">
-        <v>223</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>214</v>
+      </c>
+      <c r="G60" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I60" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J60" t="s">
-        <v>53</v>
+        <v>125</v>
+      </c>
+      <c r="AD60" t="s">
+        <v>215</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI60" t="s">
-        <v>217</v>
+        <v>208</v>
       </c>
       <c r="AJ60">
-        <v>108615</v>
+        <v>109254</v>
       </c>
       <c r="AK60">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
-        <v>224</v>
+        <v>216</v>
       </c>
       <c r="E61" t="s">
-        <v>198</v>
+        <v>217</v>
       </c>
       <c r="F61" t="s">
-        <v>225</v>
+        <v>218</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H61" s="5" t="s">
-        <v>55</v>
+      <c r="H61" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="I61" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J61" t="s">
-        <v>29</v>
+        <v>219</v>
       </c>
       <c r="AE61">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AF61">
-        <v>22.0</v>
+        <v>34.0</v>
       </c>
       <c r="AI61" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AJ61">
-        <v>110445</v>
+        <v>109103</v>
       </c>
       <c r="AK61">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
-        <v>226</v>
+        <v>221</v>
       </c>
       <c r="E62" t="s">
-        <v>227</v>
+        <v>222</v>
       </c>
       <c r="F62" t="s">
-        <v>228</v>
+        <v>223</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H62" s="5" t="s">
-        <v>55</v>
+      <c r="H62" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="I62" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J62" t="s">
-        <v>164</v>
+        <v>29</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="AI62" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AJ62">
-        <v>109170</v>
+        <v>110446</v>
       </c>
       <c r="AK62">
         <v>3</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
-        <v>172</v>
+        <v>224</v>
       </c>
       <c r="E63" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="F63" t="s">
-        <v>230</v>
+        <v>226</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H63" s="5" t="s">
-        <v>55</v>
+      <c r="H63" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="I63" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J63" t="s">
-        <v>176</v>
+        <v>197</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="AI63" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AJ63">
-        <v>110215</v>
+        <v>108686</v>
       </c>
       <c r="AK63">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
-        <v>231</v>
+        <v>227</v>
       </c>
       <c r="E64" t="s">
-        <v>116</v>
+        <v>228</v>
       </c>
       <c r="F64" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H64" s="5" t="s">
-        <v>55</v>
+      <c r="H64" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="I64" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J64" t="s">
-        <v>212</v>
+        <v>53</v>
       </c>
       <c r="AE64">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AF64">
-        <v>22.0</v>
+        <v>34.0</v>
       </c>
       <c r="AI64" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="AJ64">
-        <v>111245</v>
+        <v>112069</v>
+      </c>
+      <c r="AK64">
+        <v>4</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
-        <v>233</v>
+        <v>38</v>
       </c>
       <c r="E65" t="s">
-        <v>234</v>
-[...8 lines deleted...]
-        <v>55</v>
+        <v>230</v>
+      </c>
+      <c r="G65" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H65" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="I65" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J65" t="s">
-        <v>236</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>40</v>
+      </c>
+      <c r="AD65" t="s">
+        <v>231</v>
       </c>
       <c r="AF65">
-        <v>30.0</v>
+        <v>10.0</v>
       </c>
       <c r="AI65" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="AJ65">
-        <v>109472</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>109107</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
-        <v>237</v>
+        <v>233</v>
       </c>
       <c r="E66" t="s">
-        <v>238</v>
+        <v>234</v>
       </c>
       <c r="F66" t="s">
-        <v>239</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>235</v>
+      </c>
+      <c r="G66" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="I66" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J66" t="s">
-        <v>53</v>
+        <v>236</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="AI66" t="s">
-        <v>217</v>
+        <v>232</v>
       </c>
       <c r="AJ66">
-        <v>112289</v>
+        <v>111246</v>
       </c>
       <c r="AK66">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
-        <v>179</v>
+        <v>237</v>
       </c>
       <c r="E67" t="s">
+        <v>238</v>
+      </c>
+      <c r="F67" t="s">
+        <v>239</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H67" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I67" t="s">
+        <v>196</v>
+      </c>
+      <c r="J67" t="s">
         <v>240</v>
       </c>
-      <c r="F67" t="s">
+      <c r="AE67">
+        <v>1</v>
+      </c>
+      <c r="AF67">
+        <v>22.0</v>
+      </c>
+      <c r="AI67" t="s">
         <v>241</v>
       </c>
-      <c r="G67" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ67">
-        <v>111287</v>
+        <v>109827</v>
+      </c>
+      <c r="AK67">
+        <v>4</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
         <v>242</v>
       </c>
       <c r="E68" t="s">
+        <v>238</v>
+      </c>
+      <c r="F68" t="s">
         <v>243</v>
       </c>
-      <c r="F68" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I68" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J68" t="s">
         <v>53</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>22.0</v>
       </c>
       <c r="AI68" t="s">
-        <v>217</v>
+        <v>241</v>
       </c>
       <c r="AJ68">
-        <v>108505</v>
+        <v>108562</v>
       </c>
       <c r="AK68">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
+        <v>244</v>
+      </c>
+      <c r="E69" t="s">
+        <v>99</v>
+      </c>
+      <c r="F69" t="s">
         <v>245</v>
       </c>
-      <c r="E69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I69" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-        <v>118</v>
+        <v>196</v>
       </c>
       <c r="AE69">
         <v>1</v>
       </c>
       <c r="AF69">
         <v>22.0</v>
       </c>
       <c r="AI69" t="s">
-        <v>217</v>
+        <v>241</v>
       </c>
       <c r="AJ69">
-        <v>108537</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>109863</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
-        <v>247</v>
+        <v>242</v>
       </c>
       <c r="E70" t="s">
-        <v>248</v>
+        <v>127</v>
       </c>
       <c r="F70" t="s">
-        <v>249</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>246</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I70" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J70" t="s">
-        <v>216</v>
+        <v>53</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>22.0</v>
       </c>
       <c r="AI70" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="AJ70">
-        <v>109828</v>
+        <v>108615</v>
       </c>
       <c r="AK70">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
-        <v>251</v>
+        <v>247</v>
       </c>
       <c r="E71" t="s">
-        <v>131</v>
+        <v>222</v>
       </c>
       <c r="F71" t="s">
-        <v>252</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>248</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H71" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I71" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J71" t="s">
-        <v>216</v>
+        <v>29</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>22.0</v>
       </c>
       <c r="AI71" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="AJ71">
-        <v>110614</v>
+        <v>110445</v>
+      </c>
+      <c r="AK71">
+        <v>2</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="E72" t="s">
-        <v>254</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>250</v>
+      </c>
+      <c r="F72" t="s">
+        <v>251</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H72" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I72" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J72" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>22.0</v>
       </c>
       <c r="AI72" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="AJ72">
-        <v>108827</v>
+        <v>109170</v>
+      </c>
+      <c r="AK72">
+        <v>3</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="E73" t="s">
-        <v>257</v>
+        <v>58</v>
       </c>
       <c r="F73" t="s">
-        <v>258</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>253</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I73" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J73" t="s">
-        <v>212</v>
+        <v>53</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>22.0</v>
       </c>
       <c r="AI73" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="AJ73">
-        <v>108659</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>112755</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
-        <v>259</v>
+        <v>193</v>
       </c>
       <c r="E74" t="s">
-        <v>260</v>
+        <v>254</v>
       </c>
       <c r="F74" t="s">
-        <v>261</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>255</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I74" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J74" t="s">
-        <v>212</v>
+        <v>197</v>
       </c>
       <c r="AE74">
         <v>1</v>
       </c>
       <c r="AF74">
         <v>22.0</v>
       </c>
       <c r="AI74" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="AJ74">
-        <v>108678</v>
+        <v>110215</v>
       </c>
       <c r="AK74">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
-        <v>262</v>
+        <v>256</v>
       </c>
       <c r="E75" t="s">
-        <v>263</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>123</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H75" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I75" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J75" t="s">
-        <v>176</v>
+        <v>63</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>22.0</v>
       </c>
       <c r="AI75" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="AJ75">
-        <v>110216</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>112521</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
-        <v>50</v>
+        <v>257</v>
       </c>
       <c r="E76" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="F76" t="s">
-        <v>265</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>258</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H76" s="5" t="s">
         <v>55</v>
       </c>
       <c r="I76" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J76" t="s">
-        <v>53</v>
+        <v>236</v>
+      </c>
+      <c r="AE76">
+        <v>1</v>
       </c>
       <c r="AF76">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI76" t="s">
-        <v>250</v>
+        <v>241</v>
       </c>
       <c r="AJ76">
-        <v>108510</v>
+        <v>111245</v>
       </c>
       <c r="AK76">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
-        <v>266</v>
+        <v>259</v>
       </c>
       <c r="E77" t="s">
-        <v>267</v>
+        <v>260</v>
       </c>
       <c r="F77" t="s">
-        <v>268</v>
+        <v>261</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H77" s="6" t="s">
-        <v>86</v>
+      <c r="H77" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I77" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J77" t="s">
-        <v>36</v>
+        <v>262</v>
       </c>
       <c r="AE77">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF77">
-        <v>22.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI77" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="AJ77">
-        <v>108807</v>
+        <v>109472</v>
+      </c>
+      <c r="AK77">
+        <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
-        <v>270</v>
+        <v>263</v>
       </c>
       <c r="E78" t="s">
-        <v>154</v>
+        <v>264</v>
       </c>
       <c r="F78" t="s">
-        <v>271</v>
+        <v>265</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H78" s="6" t="s">
-        <v>86</v>
+      <c r="H78" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I78" t="s">
-        <v>175</v>
+        <v>196</v>
+      </c>
+      <c r="J78" t="s">
+        <v>53</v>
       </c>
       <c r="AE78">
         <v>1</v>
       </c>
       <c r="AF78">
         <v>22.0</v>
       </c>
       <c r="AI78" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="AJ78">
-        <v>108566</v>
+        <v>112289</v>
       </c>
       <c r="AK78">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
-        <v>272</v>
+        <v>266</v>
       </c>
       <c r="E79" t="s">
-        <v>238</v>
-[...2 lines deleted...]
-        <v>273</v>
+        <v>267</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H79" s="6" t="s">
-        <v>86</v>
+      <c r="H79" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I79" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J79" t="s">
-        <v>212</v>
+        <v>268</v>
+      </c>
+      <c r="AE79">
+        <v>1</v>
       </c>
       <c r="AF79">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI79" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="AJ79">
-        <v>109178</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>112554</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
-        <v>274</v>
+        <v>200</v>
       </c>
       <c r="E80" t="s">
-        <v>238</v>
+        <v>269</v>
       </c>
       <c r="F80" t="s">
-        <v>275</v>
+        <v>270</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H80" s="6" t="s">
-        <v>86</v>
+      <c r="H80" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I80" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J80" t="s">
-        <v>212</v>
+        <v>36</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
         <v>22.0</v>
       </c>
       <c r="AI80" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="AJ80">
-        <v>108679</v>
+        <v>111287</v>
       </c>
       <c r="AK80">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
-        <v>276</v>
+        <v>271</v>
       </c>
       <c r="E81" t="s">
-        <v>123</v>
+        <v>272</v>
       </c>
       <c r="F81" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H81" s="6" t="s">
-        <v>86</v>
+      <c r="H81" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I81" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J81" t="s">
-        <v>29</v>
+        <v>53</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>22.0</v>
       </c>
       <c r="AI81" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="AJ81">
-        <v>108734</v>
+        <v>108505</v>
+      </c>
+      <c r="AK81">
+        <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
       <c r="E82" t="s">
-        <v>234</v>
+        <v>260</v>
       </c>
       <c r="F82" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H82" s="6" t="s">
-        <v>86</v>
+      <c r="H82" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I82" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J82" t="s">
-        <v>68</v>
+        <v>125</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
         <v>22.0</v>
       </c>
       <c r="AI82" t="s">
-        <v>269</v>
+        <v>241</v>
       </c>
       <c r="AJ82">
-        <v>108534</v>
+        <v>108537</v>
       </c>
       <c r="AK82">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="E83" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="F83" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="H83" s="6" t="s">
-        <v>86</v>
+      <c r="H83" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I83" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J83" t="s">
-        <v>36</v>
+        <v>240</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
         <v>22.0</v>
       </c>
       <c r="AI83" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="AJ83">
-        <v>108564</v>
+        <v>109828</v>
       </c>
       <c r="AK83">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
-        <v>259</v>
+        <v>280</v>
       </c>
       <c r="E84" t="s">
-        <v>284</v>
+        <v>142</v>
       </c>
       <c r="F84" t="s">
-        <v>285</v>
+        <v>281</v>
       </c>
       <c r="G84" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="H84" s="6" t="s">
-        <v>86</v>
+      <c r="H84" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I84" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="J84" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="AE84">
         <v>1</v>
       </c>
       <c r="AF84">
         <v>22.0</v>
       </c>
       <c r="AI84" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="AJ84">
-        <v>108677</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>110614</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
-        <v>286</v>
+        <v>282</v>
       </c>
       <c r="E85" t="s">
-        <v>287</v>
+        <v>283</v>
       </c>
       <c r="G85" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="H85" s="6" t="s">
-        <v>86</v>
+      <c r="H85" s="5" t="s">
+        <v>55</v>
       </c>
       <c r="I85" t="s">
-        <v>175</v>
+        <v>196</v>
+      </c>
+      <c r="J85" t="s">
+        <v>63</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
         <v>22.0</v>
       </c>
       <c r="AI85" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="AJ85">
+        <v>108827</v>
+      </c>
+    </row>
+    <row r="86" spans="1:37">
+      <c r="D86" t="s">
+        <v>284</v>
+      </c>
+      <c r="E86" t="s">
+        <v>285</v>
+      </c>
+      <c r="F86" t="s">
+        <v>286</v>
+      </c>
+      <c r="G86" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H86" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I86" t="s">
+        <v>196</v>
+      </c>
+      <c r="J86" t="s">
+        <v>236</v>
+      </c>
+      <c r="AE86">
+        <v>1</v>
+      </c>
+      <c r="AF86">
+        <v>22.0</v>
+      </c>
+      <c r="AI86" t="s">
+        <v>279</v>
+      </c>
+      <c r="AJ86">
+        <v>108659</v>
+      </c>
+      <c r="AK86">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="87" spans="1:37">
+      <c r="D87" t="s">
+        <v>287</v>
+      </c>
+      <c r="E87" t="s">
+        <v>288</v>
+      </c>
+      <c r="F87" t="s">
+        <v>289</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H87" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I87" t="s">
+        <v>196</v>
+      </c>
+      <c r="J87" t="s">
+        <v>236</v>
+      </c>
+      <c r="AE87">
+        <v>1</v>
+      </c>
+      <c r="AF87">
+        <v>22.0</v>
+      </c>
+      <c r="AI87" t="s">
+        <v>279</v>
+      </c>
+      <c r="AJ87">
+        <v>108678</v>
+      </c>
+      <c r="AK87">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:37">
+      <c r="D88" t="s">
+        <v>290</v>
+      </c>
+      <c r="E88" t="s">
+        <v>291</v>
+      </c>
+      <c r="F88" t="s">
+        <v>292</v>
+      </c>
+      <c r="G88" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I88" t="s">
+        <v>196</v>
+      </c>
+      <c r="J88" t="s">
+        <v>197</v>
+      </c>
+      <c r="AE88">
+        <v>1</v>
+      </c>
+      <c r="AF88">
+        <v>22.0</v>
+      </c>
+      <c r="AI88" t="s">
+        <v>279</v>
+      </c>
+      <c r="AJ88">
+        <v>110216</v>
+      </c>
+      <c r="AK88">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="89" spans="1:37">
+      <c r="D89" t="s">
+        <v>209</v>
+      </c>
+      <c r="E89" t="s">
+        <v>293</v>
+      </c>
+      <c r="G89" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H89" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I89" t="s">
+        <v>196</v>
+      </c>
+      <c r="J89" t="s">
+        <v>63</v>
+      </c>
+      <c r="AE89">
+        <v>1</v>
+      </c>
+      <c r="AF89">
+        <v>22.0</v>
+      </c>
+      <c r="AI89" t="s">
+        <v>279</v>
+      </c>
+      <c r="AJ89">
+        <v>112520</v>
+      </c>
+    </row>
+    <row r="90" spans="1:37">
+      <c r="D90" t="s">
+        <v>50</v>
+      </c>
+      <c r="E90" t="s">
+        <v>142</v>
+      </c>
+      <c r="F90" t="s">
+        <v>294</v>
+      </c>
+      <c r="G90" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H90" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="I90" t="s">
+        <v>196</v>
+      </c>
+      <c r="J90" t="s">
+        <v>53</v>
+      </c>
+      <c r="AF90">
+        <v>14.0</v>
+      </c>
+      <c r="AI90" t="s">
+        <v>279</v>
+      </c>
+      <c r="AJ90">
+        <v>108510</v>
+      </c>
+      <c r="AK90">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="91" spans="1:37">
+      <c r="D91" t="s">
+        <v>295</v>
+      </c>
+      <c r="E91" t="s">
+        <v>296</v>
+      </c>
+      <c r="F91" t="s">
+        <v>297</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I91" t="s">
+        <v>196</v>
+      </c>
+      <c r="J91" t="s">
+        <v>36</v>
+      </c>
+      <c r="AE91">
+        <v>1</v>
+      </c>
+      <c r="AF91">
+        <v>22.0</v>
+      </c>
+      <c r="AI91" t="s">
+        <v>298</v>
+      </c>
+      <c r="AJ91">
+        <v>108807</v>
+      </c>
+    </row>
+    <row r="92" spans="1:37">
+      <c r="D92" t="s">
+        <v>299</v>
+      </c>
+      <c r="E92" t="s">
+        <v>173</v>
+      </c>
+      <c r="F92" t="s">
+        <v>300</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H92" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I92" t="s">
+        <v>196</v>
+      </c>
+      <c r="AE92">
+        <v>1</v>
+      </c>
+      <c r="AF92">
+        <v>22.0</v>
+      </c>
+      <c r="AI92" t="s">
+        <v>298</v>
+      </c>
+      <c r="AJ92">
+        <v>108566</v>
+      </c>
+      <c r="AK92">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="93" spans="1:37">
+      <c r="D93" t="s">
+        <v>301</v>
+      </c>
+      <c r="E93" t="s">
+        <v>264</v>
+      </c>
+      <c r="F93" t="s">
+        <v>302</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H93" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I93" t="s">
+        <v>196</v>
+      </c>
+      <c r="J93" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE93">
+        <v>1</v>
+      </c>
+      <c r="AF93">
+        <v>22.0</v>
+      </c>
+      <c r="AI93" t="s">
+        <v>298</v>
+      </c>
+      <c r="AJ93">
+        <v>112492</v>
+      </c>
+      <c r="AK93">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:37">
+      <c r="D94" t="s">
+        <v>303</v>
+      </c>
+      <c r="E94" t="s">
+        <v>134</v>
+      </c>
+      <c r="F94" t="s">
+        <v>304</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H94" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I94" t="s">
+        <v>196</v>
+      </c>
+      <c r="J94" t="s">
+        <v>53</v>
+      </c>
+      <c r="AE94">
+        <v>1</v>
+      </c>
+      <c r="AF94">
+        <v>22.0</v>
+      </c>
+      <c r="AI94" t="s">
+        <v>298</v>
+      </c>
+      <c r="AJ94">
+        <v>112493</v>
+      </c>
+      <c r="AK94">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="95" spans="1:37">
+      <c r="D95" t="s">
+        <v>305</v>
+      </c>
+      <c r="E95" t="s">
+        <v>264</v>
+      </c>
+      <c r="F95" t="s">
+        <v>306</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H95" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I95" t="s">
+        <v>196</v>
+      </c>
+      <c r="J95" t="s">
+        <v>236</v>
+      </c>
+      <c r="AF95">
+        <v>14.0</v>
+      </c>
+      <c r="AI95" t="s">
+        <v>298</v>
+      </c>
+      <c r="AJ95">
+        <v>109178</v>
+      </c>
+      <c r="AK95">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="96" spans="1:37">
+      <c r="D96" t="s">
+        <v>307</v>
+      </c>
+      <c r="E96" t="s">
+        <v>308</v>
+      </c>
+      <c r="F96" t="s">
+        <v>309</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H96" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I96" t="s">
+        <v>196</v>
+      </c>
+      <c r="J96" t="s">
+        <v>240</v>
+      </c>
+      <c r="AE96">
+        <v>1</v>
+      </c>
+      <c r="AF96">
+        <v>22.0</v>
+      </c>
+      <c r="AI96" t="s">
+        <v>298</v>
+      </c>
+      <c r="AJ96">
+        <v>113019</v>
+      </c>
+      <c r="AK96">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:37">
+      <c r="D97" t="s">
+        <v>310</v>
+      </c>
+      <c r="E97" t="s">
+        <v>264</v>
+      </c>
+      <c r="F97" t="s">
+        <v>311</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H97" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I97" t="s">
+        <v>196</v>
+      </c>
+      <c r="J97" t="s">
+        <v>236</v>
+      </c>
+      <c r="AE97">
+        <v>1</v>
+      </c>
+      <c r="AF97">
+        <v>22.0</v>
+      </c>
+      <c r="AI97" t="s">
+        <v>298</v>
+      </c>
+      <c r="AJ97">
+        <v>108679</v>
+      </c>
+      <c r="AK97">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:37">
+      <c r="D98" t="s">
+        <v>312</v>
+      </c>
+      <c r="E98" t="s">
+        <v>134</v>
+      </c>
+      <c r="F98" t="s">
+        <v>313</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H98" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I98" t="s">
+        <v>196</v>
+      </c>
+      <c r="J98" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE98">
+        <v>1</v>
+      </c>
+      <c r="AF98">
+        <v>22.0</v>
+      </c>
+      <c r="AI98" t="s">
+        <v>298</v>
+      </c>
+      <c r="AJ98">
+        <v>108734</v>
+      </c>
+    </row>
+    <row r="99" spans="1:37">
+      <c r="D99" t="s">
+        <v>314</v>
+      </c>
+      <c r="E99" t="s">
+        <v>260</v>
+      </c>
+      <c r="F99" t="s">
+        <v>315</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H99" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I99" t="s">
+        <v>196</v>
+      </c>
+      <c r="J99" t="s">
+        <v>71</v>
+      </c>
+      <c r="AE99">
+        <v>1</v>
+      </c>
+      <c r="AF99">
+        <v>22.0</v>
+      </c>
+      <c r="AI99" t="s">
+        <v>298</v>
+      </c>
+      <c r="AJ99">
+        <v>108534</v>
+      </c>
+      <c r="AK99">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="100" spans="1:37">
+      <c r="D100" t="s">
+        <v>316</v>
+      </c>
+      <c r="E100" t="s">
+        <v>317</v>
+      </c>
+      <c r="F100" t="s">
+        <v>318</v>
+      </c>
+      <c r="G100" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H100" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I100" t="s">
+        <v>196</v>
+      </c>
+      <c r="J100" t="s">
+        <v>36</v>
+      </c>
+      <c r="AE100">
+        <v>1</v>
+      </c>
+      <c r="AF100">
+        <v>22.0</v>
+      </c>
+      <c r="AI100" t="s">
+        <v>319</v>
+      </c>
+      <c r="AJ100">
+        <v>108564</v>
+      </c>
+      <c r="AK100">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="101" spans="1:37">
+      <c r="D101" t="s">
+        <v>287</v>
+      </c>
+      <c r="E101" t="s">
+        <v>320</v>
+      </c>
+      <c r="F101" t="s">
+        <v>321</v>
+      </c>
+      <c r="G101" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H101" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I101" t="s">
+        <v>196</v>
+      </c>
+      <c r="J101" t="s">
+        <v>236</v>
+      </c>
+      <c r="AE101">
+        <v>1</v>
+      </c>
+      <c r="AF101">
+        <v>22.0</v>
+      </c>
+      <c r="AI101" t="s">
+        <v>319</v>
+      </c>
+      <c r="AJ101">
+        <v>108677</v>
+      </c>
+      <c r="AK101">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="102" spans="1:37">
+      <c r="D102" t="s">
+        <v>322</v>
+      </c>
+      <c r="E102" t="s">
+        <v>323</v>
+      </c>
+      <c r="G102" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="H102" s="6" t="s">
+        <v>93</v>
+      </c>
+      <c r="I102" t="s">
+        <v>196</v>
+      </c>
+      <c r="AE102">
+        <v>1</v>
+      </c>
+      <c r="AF102">
+        <v>22.0</v>
+      </c>
+      <c r="AI102" t="s">
+        <v>319</v>
+      </c>
+      <c r="AJ102">
         <v>109222</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">