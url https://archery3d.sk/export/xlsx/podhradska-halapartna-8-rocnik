--- v1 (2026-05-25)
+++ v2 (2026-06-21)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$D$2:$AG$2</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="393">
   <si>
     <t>Podhradská halapartňa - 8. ročník</t>
   </si>
   <si>
     <t>Skupina</t>
   </si>
   <si>
     <t>Priebež. por.</t>
   </si>
   <si>
     <t>Umiestnenie</t>
   </si>
   <si>
     <t>Priezvisko</t>
   </si>
   <si>
     <t>Meno</t>
   </si>
   <si>
     <t>Licencia</t>
   </si>
   <si>
     <t>Pohlavie</t>
   </si>
   <si>
@@ -112,230 +112,299 @@
   <si>
     <t>Adam</t>
   </si>
   <si>
     <t>SVK2822</t>
   </si>
   <si>
     <t>m</t>
   </si>
   <si>
     <t>Dieťa do 12,99</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>LK  3 beč Partizánske</t>
   </si>
   <si>
     <t>Daša Zacharová</t>
   </si>
   <si>
     <t>BB12m</t>
   </si>
   <si>
+    <t>Oboňová</t>
+  </si>
+  <si>
+    <t>Emma</t>
+  </si>
+  <si>
+    <t>SVK2888</t>
+  </si>
+  <si>
+    <t>z</t>
+  </si>
+  <si>
+    <t>Lukostrelecký klub Epirus</t>
+  </si>
+  <si>
+    <t>Miroslav Oboňa</t>
+  </si>
+  <si>
+    <t>BB12z</t>
+  </si>
+  <si>
     <t>Matuška</t>
   </si>
   <si>
     <t>Marek</t>
   </si>
   <si>
     <t>SVK2426</t>
   </si>
   <si>
     <t>Kadet 13+</t>
   </si>
   <si>
-    <t>Lukostrelecký klub Epirus</t>
-[...1 lines deleted...]
-  <si>
     <t>BB17m</t>
   </si>
   <si>
     <t>Fassl</t>
   </si>
   <si>
     <t>Florian</t>
   </si>
   <si>
     <t>Sev Isolvolta</t>
   </si>
   <si>
+    <t>Reck</t>
+  </si>
+  <si>
+    <t>Matúš</t>
+  </si>
+  <si>
+    <t>SVK2528</t>
+  </si>
+  <si>
+    <t>Vatlavic</t>
+  </si>
+  <si>
+    <t>Dominika</t>
+  </si>
+  <si>
+    <t>SVK2737</t>
+  </si>
+  <si>
+    <t>Lukostreľba pre radosť ♥</t>
+  </si>
+  <si>
+    <t>BB17z</t>
+  </si>
+  <si>
     <t>Lanyiova</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>SVK2708</t>
   </si>
   <si>
-    <t>z</t>
-[...7 lines deleted...]
-  <si>
     <t>Pánisová</t>
   </si>
   <si>
     <t>Kira</t>
   </si>
   <si>
     <t>SVK2078</t>
   </si>
   <si>
     <t>Kováčová</t>
   </si>
   <si>
     <t>Gabriela</t>
   </si>
   <si>
     <t>SVK2690</t>
   </si>
   <si>
     <t>Lukostrelecký klub Topoľ</t>
   </si>
   <si>
     <t>Christian</t>
   </si>
   <si>
     <t>Senior 18+</t>
   </si>
   <si>
     <t>BB50m</t>
   </si>
   <si>
+    <t>Róbert</t>
+  </si>
+  <si>
+    <t>SVK2529</t>
+  </si>
+  <si>
+    <t>Žitňanský</t>
+  </si>
+  <si>
+    <t>Jozef</t>
+  </si>
+  <si>
+    <t>SVK1483</t>
+  </si>
+  <si>
+    <t>Gajdoš</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
     <t>Murín</t>
   </si>
   <si>
     <t>Roman</t>
   </si>
   <si>
     <t>SVK2968</t>
   </si>
   <si>
     <t>OZ Cech Terra de Selinan</t>
   </si>
   <si>
     <t>Böhm</t>
   </si>
   <si>
     <t>Karel</t>
   </si>
   <si>
     <t>LK Alcedo</t>
   </si>
   <si>
     <t>Košťál</t>
   </si>
   <si>
-    <t>Martin</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2634</t>
   </si>
   <si>
     <t>Ivanská lukostrelecká družina</t>
   </si>
   <si>
     <t>Bitarovský</t>
   </si>
   <si>
     <t>Gabriel</t>
   </si>
   <si>
     <t>SVK2846</t>
   </si>
   <si>
     <t>Lukostrelci pod Vysokou</t>
   </si>
   <si>
+    <t>Ioan -Jarko</t>
+  </si>
+  <si>
+    <t>SVK2794</t>
+  </si>
+  <si>
     <t>Macho</t>
   </si>
   <si>
     <t>SVK2902</t>
   </si>
   <si>
     <t>Zlacký</t>
   </si>
   <si>
     <t>Fabian st.</t>
   </si>
   <si>
     <t>SVK2556</t>
   </si>
   <si>
     <t>Fiala</t>
   </si>
   <si>
     <t>Ľuboš</t>
   </si>
   <si>
     <t>SVK2621</t>
   </si>
   <si>
     <t>Blue Arrows Viničné</t>
   </si>
   <si>
     <t>Fassl/Weiser</t>
   </si>
   <si>
     <t>Edith</t>
   </si>
   <si>
     <t>BB50z</t>
   </si>
   <si>
+    <t>Žitňanská</t>
+  </si>
+  <si>
+    <t>Katarína</t>
+  </si>
+  <si>
+    <t>SVK1482</t>
+  </si>
+  <si>
     <t>Čuháková</t>
   </si>
   <si>
-    <t>Katarína</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2633</t>
   </si>
   <si>
     <t>Harabinová</t>
   </si>
   <si>
     <t>Jana</t>
   </si>
   <si>
     <t>SVK0912</t>
   </si>
   <si>
     <t>Fabianová</t>
   </si>
   <si>
     <t>SVK2578</t>
   </si>
   <si>
+    <t>Gažiová</t>
+  </si>
+  <si>
+    <t>Lucia</t>
+  </si>
+  <si>
     <t>Norbert</t>
   </si>
   <si>
     <t>Veterán 55+</t>
   </si>
   <si>
     <t>UBSC Artemia Wien</t>
   </si>
   <si>
     <t>BB999m</t>
   </si>
   <si>
     <t>Július</t>
   </si>
   <si>
     <t>SVK2588</t>
   </si>
   <si>
     <t>Poláčik</t>
   </si>
   <si>
     <t>Štefan</t>
   </si>
   <si>
     <t>SVK2599</t>
@@ -349,344 +418,446 @@
   <si>
     <t>SVK1066</t>
   </si>
   <si>
     <t>ML3D TJ Družstevník Mníchova Lehota</t>
   </si>
   <si>
     <t>Ehrenreiter</t>
   </si>
   <si>
     <t>Josef</t>
   </si>
   <si>
     <t>AUT10003</t>
   </si>
   <si>
     <t>BSV-Potzneusiedl</t>
   </si>
   <si>
     <t>Brigitte</t>
   </si>
   <si>
     <t>BB999z</t>
   </si>
   <si>
+    <t>Fifík</t>
+  </si>
+  <si>
+    <t>Jonas</t>
+  </si>
+  <si>
+    <t>PBHB</t>
+  </si>
+  <si>
+    <t>LK Jurský Strapec</t>
+  </si>
+  <si>
+    <t>Tomáš Fifík</t>
+  </si>
+  <si>
+    <t>PBHB12m</t>
+  </si>
+  <si>
     <t>Králik</t>
   </si>
   <si>
     <t>SVK1629</t>
   </si>
   <si>
-    <t>PBHB</t>
-[...1 lines deleted...]
-  <si>
     <t>*Kysuckí vlci*</t>
   </si>
   <si>
     <t>PBHB17m</t>
   </si>
   <si>
     <t>Králik ml.</t>
   </si>
   <si>
     <t>Ľubomír</t>
   </si>
   <si>
     <t>SVK2493</t>
   </si>
   <si>
+    <t>Federla</t>
+  </si>
+  <si>
+    <t>PBHB50m</t>
+  </si>
+  <si>
     <t>Králik st.</t>
   </si>
   <si>
     <t>SVK0649</t>
   </si>
   <si>
-    <t>PBHB50m</t>
-[...1 lines deleted...]
-  <si>
     <t>Pokus</t>
   </si>
   <si>
     <t>Tomáš</t>
   </si>
   <si>
     <t>SVK1614</t>
   </si>
   <si>
     <t>Vres</t>
   </si>
   <si>
     <t>Kaľavský</t>
   </si>
   <si>
     <t>Erik</t>
   </si>
   <si>
     <t>SVK2055</t>
   </si>
   <si>
     <t>SLK Spišské  Vlachy</t>
   </si>
   <si>
     <t>Píš</t>
   </si>
   <si>
-    <t>Jozef</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2534</t>
   </si>
   <si>
     <t>Svetlošák</t>
   </si>
   <si>
     <t>Miroslav</t>
   </si>
   <si>
     <t>SVK1613</t>
   </si>
   <si>
     <t>Heřman</t>
   </si>
   <si>
     <t>Škola tradiční lukostřelby</t>
   </si>
   <si>
+    <t>Šuňal</t>
+  </si>
+  <si>
+    <t>Juraj</t>
+  </si>
+  <si>
+    <t>SVK2958</t>
+  </si>
+  <si>
     <t>Bystričan</t>
   </si>
   <si>
-    <t>Matúš</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2267</t>
   </si>
   <si>
     <t>Králiková st.</t>
   </si>
   <si>
     <t>Zuzana</t>
   </si>
   <si>
     <t>SVK1203</t>
   </si>
   <si>
     <t>PBHB50z</t>
   </si>
   <si>
     <t>Králiková ml.</t>
   </si>
   <si>
     <t>SVK1628</t>
   </si>
   <si>
     <t>Šmidová</t>
   </si>
   <si>
     <t>SVK2984</t>
   </si>
   <si>
     <t>Svetlošáková</t>
   </si>
   <si>
     <t>SVK2451</t>
   </si>
   <si>
+    <t>Kubištová</t>
+  </si>
+  <si>
+    <t>Tatiana</t>
+  </si>
+  <si>
+    <t>Hudcovičová</t>
+  </si>
+  <si>
+    <t>Renáta</t>
+  </si>
+  <si>
+    <t>Kuchtová</t>
+  </si>
+  <si>
+    <t>Martina</t>
+  </si>
+  <si>
+    <t>o.z. Vres</t>
+  </si>
+  <si>
     <t>Tisoň</t>
   </si>
   <si>
     <t>František</t>
   </si>
   <si>
     <t>SVK2455</t>
   </si>
   <si>
     <t>PBHB999m</t>
   </si>
   <si>
     <t>Varsanyi</t>
   </si>
   <si>
     <t>Zoltán</t>
   </si>
   <si>
+    <t>Szabó</t>
+  </si>
+  <si>
+    <t>Géza</t>
+  </si>
+  <si>
     <t>Holier</t>
   </si>
   <si>
     <t>Individuálne</t>
   </si>
   <si>
+    <t>Jelenek</t>
+  </si>
+  <si>
+    <t>TRLB</t>
+  </si>
+  <si>
+    <t>lk jurský strapec</t>
+  </si>
+  <si>
+    <t>ladislav križanovič</t>
+  </si>
+  <si>
+    <t>TRLB12m</t>
+  </si>
+  <si>
     <t>Mišút</t>
   </si>
   <si>
     <t>Timotej</t>
   </si>
   <si>
     <t>SVK2671</t>
   </si>
   <si>
-    <t>TRLB</t>
-[...1 lines deleted...]
-  <si>
     <t>TRLB17m</t>
   </si>
   <si>
     <t>Rajko</t>
   </si>
   <si>
     <t>Ján</t>
   </si>
   <si>
     <t>SVK2792</t>
   </si>
   <si>
     <t>Lukostrelecké združenie Zlatý jeleň Hurbanovo,  Aranyszarvas Íjász Egyesület Ógyalla</t>
   </si>
   <si>
     <t>TRLB50m</t>
   </si>
   <si>
-    <t>Králl</t>
-[...4 lines deleted...]
-  <si>
     <t>Vacl</t>
   </si>
   <si>
     <t>Jan</t>
   </si>
   <si>
     <t>Milan</t>
   </si>
   <si>
     <t>SVK2670</t>
   </si>
   <si>
     <t>Čujdík</t>
   </si>
   <si>
     <t>SVK1337</t>
   </si>
   <si>
     <t>Kučera</t>
   </si>
   <si>
     <t>SVK2809</t>
   </si>
   <si>
     <t>Běhula</t>
   </si>
   <si>
     <t>SVK2640</t>
   </si>
   <si>
     <t>Fryk</t>
   </si>
   <si>
     <t>SVK1189</t>
   </si>
   <si>
     <t>Lukostrelecký klub Prešov</t>
   </si>
   <si>
-    <t>Krállová</t>
-[...2 lines deleted...]
-    <t>Karolina</t>
+    <t>Zavacký</t>
+  </si>
+  <si>
+    <t>Adrián</t>
+  </si>
+  <si>
+    <t>SVK2516</t>
+  </si>
+  <si>
+    <t>Špániková</t>
   </si>
   <si>
     <t>TRLB50z</t>
   </si>
   <si>
     <t>Šáleková</t>
   </si>
   <si>
     <t>Vladimíra</t>
   </si>
   <si>
     <t>SVK1166</t>
   </si>
   <si>
     <t>Sopóci</t>
   </si>
   <si>
     <t>SVK1604</t>
   </si>
   <si>
     <t>TRLB999m</t>
   </si>
   <si>
+    <t>Juriš</t>
+  </si>
+  <si>
+    <t>Lambert</t>
+  </si>
+  <si>
+    <t>SVK2743</t>
+  </si>
+  <si>
+    <t>Prevaj</t>
+  </si>
+  <si>
+    <t>SVK1179</t>
+  </si>
+  <si>
+    <t>Križanovič</t>
+  </si>
+  <si>
+    <t>Ladislav</t>
+  </si>
+  <si>
     <t>Kálozi</t>
   </si>
   <si>
     <t>Filip</t>
   </si>
   <si>
     <t>SVK2714</t>
   </si>
   <si>
     <t>TRRB</t>
   </si>
   <si>
     <t>LK Hubert Arrows</t>
   </si>
   <si>
     <t>Adrian Kalozi</t>
   </si>
   <si>
     <t>TRRB12m</t>
   </si>
   <si>
+    <t>Sebastian</t>
+  </si>
+  <si>
+    <t>SVK2738</t>
+  </si>
+  <si>
+    <t>Hermina Vatlavic</t>
+  </si>
+  <si>
     <t>Pánis</t>
   </si>
   <si>
     <t>Taron</t>
   </si>
   <si>
     <t>SVK2323</t>
   </si>
   <si>
     <t>Anton Panis</t>
   </si>
   <si>
+    <t>Medeková</t>
+  </si>
+  <si>
+    <t>Natália</t>
+  </si>
+  <si>
+    <t>SVK2901</t>
+  </si>
+  <si>
+    <t>Monika Medekova</t>
+  </si>
+  <si>
+    <t>TRRB12z</t>
+  </si>
+  <si>
     <t>Orlická</t>
   </si>
   <si>
     <t>Erika</t>
   </si>
   <si>
     <t>SVK3065</t>
   </si>
   <si>
     <t>Andrea Kóňová</t>
   </si>
   <si>
-    <t>TRRB12z</t>
-[...1 lines deleted...]
-  <si>
     <t>Drápalová</t>
   </si>
   <si>
     <t>Sofie</t>
   </si>
   <si>
     <t>Tomáš Drápal</t>
   </si>
   <si>
     <t>Komáriková</t>
   </si>
   <si>
     <t>Hana</t>
   </si>
   <si>
     <t>SVK2818</t>
   </si>
   <si>
     <t>Daniela Komáriková</t>
   </si>
   <si>
     <t>Makara</t>
   </si>
   <si>
     <t>Tomash</t>
@@ -730,188 +901,218 @@
   <si>
     <t>Katharina</t>
   </si>
   <si>
     <t>Edith Fassl/Weiser</t>
   </si>
   <si>
     <t>TRRB17z</t>
   </si>
   <si>
     <t>Dvorožňáková</t>
   </si>
   <si>
     <t>Alica</t>
   </si>
   <si>
     <t>SVK2768</t>
   </si>
   <si>
     <t>Archery Klub Geronimo Trnava</t>
   </si>
   <si>
     <t>Marsall</t>
   </si>
   <si>
-    <t>Juraj</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2986</t>
   </si>
   <si>
     <t>Lukostrelecký klub Kajal</t>
   </si>
   <si>
     <t>TRRB50m</t>
   </si>
   <si>
+    <t>Karas</t>
+  </si>
+  <si>
+    <t>SVK1143</t>
+  </si>
+  <si>
     <t>Vanovčan</t>
   </si>
   <si>
     <t>SVK1911</t>
   </si>
   <si>
     <t>Pekarovič</t>
   </si>
   <si>
     <t>SVK2641</t>
   </si>
   <si>
+    <t>Andel</t>
+  </si>
+  <si>
+    <t>SVK2900</t>
+  </si>
+  <si>
     <t>SVK2591</t>
   </si>
   <si>
     <t>Šúň</t>
   </si>
   <si>
     <t>SVK2279</t>
   </si>
   <si>
     <t>Csizmadia</t>
   </si>
   <si>
     <t>Imrich</t>
   </si>
   <si>
     <t>SVK1188</t>
   </si>
   <si>
     <t>Maruniak</t>
   </si>
   <si>
     <t>SVK2940</t>
   </si>
   <si>
-    <t>Adrián</t>
-[...1 lines deleted...]
-  <si>
     <t>SVK2994</t>
   </si>
   <si>
     <t>Drápal</t>
   </si>
   <si>
     <t>Dvorožňák</t>
   </si>
   <si>
     <t>SVK2767</t>
   </si>
   <si>
     <t>Helt</t>
   </si>
   <si>
     <t>Stanislav</t>
   </si>
   <si>
     <t>SVK2964</t>
   </si>
   <si>
     <t>LOVEC - Kysucký lukostrelecký klub</t>
   </si>
   <si>
     <t>Filipeje</t>
   </si>
   <si>
     <t>Peter</t>
   </si>
   <si>
     <t>SVK2399</t>
   </si>
   <si>
     <t>Kulík</t>
   </si>
   <si>
     <t>Jindřich</t>
   </si>
   <si>
     <t>Alcedo Oslavany</t>
   </si>
   <si>
     <t>Anton</t>
   </si>
   <si>
     <t>SVK2443</t>
   </si>
   <si>
+    <t>Mikeš</t>
+  </si>
+  <si>
+    <t>Jiří</t>
+  </si>
+  <si>
     <t>Sádovský</t>
   </si>
   <si>
     <t>Pavol</t>
   </si>
   <si>
     <t>SVK2377</t>
   </si>
   <si>
+    <t>Hock</t>
+  </si>
+  <si>
+    <t>Zdeno</t>
+  </si>
+  <si>
     <t>Vejčík</t>
   </si>
   <si>
     <t>SVK2226</t>
   </si>
   <si>
     <t>Kurucová</t>
   </si>
   <si>
     <t>Adriana</t>
   </si>
   <si>
     <t>SVK2985</t>
   </si>
   <si>
     <t>TRRB50z</t>
   </si>
   <si>
     <t>Gáspárová</t>
   </si>
   <si>
     <t>SVK2970</t>
   </si>
   <si>
+    <t>Brabcová</t>
+  </si>
+  <si>
+    <t>Eliška</t>
+  </si>
+  <si>
     <t>Heřmanová</t>
   </si>
   <si>
     <t>Lenka</t>
   </si>
   <si>
+    <t>Recková</t>
+  </si>
+  <si>
+    <t>SVK2530</t>
+  </si>
+  <si>
     <t>Martincová</t>
   </si>
   <si>
     <t>Barbara</t>
   </si>
   <si>
     <t>SVK2765</t>
   </si>
   <si>
     <t>Rakovská</t>
   </si>
   <si>
     <t>Lívia</t>
   </si>
   <si>
     <t>SVK1730</t>
   </si>
   <si>
     <t>Káloziova</t>
   </si>
   <si>
     <t>Veronika</t>
   </si>
   <si>
     <t>SVK2993</t>
@@ -931,75 +1132,81 @@
   <si>
     <t>SVK2492</t>
   </si>
   <si>
     <t>TRRB999m</t>
   </si>
   <si>
     <t>Laurinec</t>
   </si>
   <si>
     <t>SVK1364</t>
   </si>
   <si>
     <t>Homola</t>
   </si>
   <si>
     <t>SVK2696</t>
   </si>
   <si>
     <t>Kamenický</t>
   </si>
   <si>
     <t>SVK2695</t>
   </si>
   <si>
+    <t>Kurek</t>
+  </si>
+  <si>
     <t>Antalic</t>
   </si>
   <si>
     <t>SVK2476</t>
   </si>
   <si>
     <t>Bagi</t>
   </si>
   <si>
     <t>Tibor</t>
   </si>
   <si>
     <t>SVK2198</t>
   </si>
   <si>
     <t>Krištofík</t>
   </si>
   <si>
     <t>SVK0370</t>
   </si>
   <si>
     <t>Hačár</t>
   </si>
   <si>
     <t>SVK2820</t>
+  </si>
+  <si>
+    <t>Badinka</t>
   </si>
   <si>
     <t>Baláž</t>
   </si>
   <si>
     <t>SVK2438</t>
   </si>
   <si>
     <t>Tisoňová</t>
   </si>
   <si>
     <t>Ivana</t>
   </si>
   <si>
     <t>SVK2577</t>
   </si>
   <si>
     <t>TRRB999z</t>
   </si>
   <si>
     <t>Monika</t>
   </si>
   <si>
     <t>SVK0655</t>
   </si>
@@ -1043,57 +1250,57 @@
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF58ABFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFCCC"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC8F8C3"/>
+        <fgColor rgb="FFFF9999"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF9999"/>
+        <fgColor rgb="FFC8F8C3"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBCE4E5"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE0C998"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
@@ -1395,88 +1602,88 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AK102"/>
+  <dimension ref="A1:AK133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A2" sqref="A2:AK2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="19.852" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="100.118" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.713" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="16.282" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="18.71" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="18.71" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="8.141" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="6.998" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="22.28" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:37">
       <c r="A1" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
     </row>
     <row r="2" spans="1:37">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
@@ -1618,3595 +1825,4665 @@
         <v>2</v>
       </c>
       <c r="AF3">
         <v>24.0</v>
       </c>
       <c r="AI3" t="s">
         <v>31</v>
       </c>
       <c r="AJ3">
         <v>108735</v>
       </c>
       <c r="AK3">
         <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:37">
       <c r="D4" t="s">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>34</v>
       </c>
-      <c r="G4" s="1" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="3" t="s">
+      <c r="G4" s="3" t="s">
         <v>35</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>36</v>
       </c>
+      <c r="AD4" t="s">
+        <v>37</v>
+      </c>
       <c r="AE4">
         <v>1</v>
       </c>
       <c r="AF4">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="AJ4">
-        <v>108842</v>
+        <v>113252</v>
       </c>
       <c r="AK4">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E5" t="s">
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="F5" t="s">
+        <v>41</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H5" s="3" t="s">
-        <v>35</v>
+      <c r="H5" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="AE5">
         <v>1</v>
       </c>
       <c r="AF5">
         <v>18.0</v>
       </c>
       <c r="AI5" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="AJ5">
-        <v>109109</v>
+        <v>108842</v>
+      </c>
+      <c r="AK5">
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E6" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" s="4" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>18.0</v>
       </c>
       <c r="AI6" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="AJ6">
-        <v>110276</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>109109</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>47</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>49</v>
       </c>
-      <c r="G7" s="4" t="s">
-[...3 lines deleted...]
-        <v>35</v>
+      <c r="G7" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H7" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="J7" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>18.0</v>
       </c>
       <c r="AI7" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="AJ7">
-        <v>108764</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>113235</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>50</v>
       </c>
       <c r="E8" t="s">
         <v>51</v>
       </c>
       <c r="F8" t="s">
         <v>52</v>
       </c>
-      <c r="G8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="3" t="s">
+      <c r="G8" s="3" t="s">
         <v>35</v>
+      </c>
+      <c r="H8" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="J8" t="s">
         <v>53</v>
       </c>
       <c r="AF8">
         <v>10.0</v>
       </c>
       <c r="AI8" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="AJ8">
-        <v>108511</v>
+        <v>113080</v>
       </c>
       <c r="AK8">
         <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="F9" t="s">
+        <v>57</v>
+      </c>
+      <c r="G9" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H9" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="AE9">
         <v>1</v>
       </c>
       <c r="AF9">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="AI9" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AJ9">
-        <v>109108</v>
+        <v>110276</v>
+      </c>
+      <c r="AK9">
+        <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E10" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F10" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>60</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="AE10">
         <v>1</v>
       </c>
       <c r="AF10">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="AI10" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AJ10">
-        <v>110203</v>
+        <v>108764</v>
+      </c>
+      <c r="AK10">
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:37">
       <c r="D11" t="s">
         <v>61</v>
       </c>
       <c r="E11" t="s">
         <v>62</v>
       </c>
-      <c r="G11" s="1" t="s">
-[...3 lines deleted...]
-        <v>55</v>
+      <c r="F11" t="s">
+        <v>63</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H11" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>64</v>
       </c>
       <c r="AF11">
-        <v>22.0</v>
+        <v>10.0</v>
       </c>
       <c r="AI11" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="AJ11">
-        <v>112515</v>
+        <v>108511</v>
+      </c>
+      <c r="AK11">
+        <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>65</v>
       </c>
-      <c r="F12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
+        <v>46</v>
+      </c>
+      <c r="AE12">
+        <v>1</v>
+      </c>
+      <c r="AF12">
+        <v>22.0</v>
+      </c>
+      <c r="AI12" t="s">
         <v>67</v>
       </c>
-      <c r="AE12">
-[...7 lines deleted...]
-      </c>
       <c r="AJ12">
-        <v>109447</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>109108</v>
       </c>
     </row>
     <row r="13" spans="1:37">
       <c r="D13" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" t="s">
         <v>68</v>
       </c>
-      <c r="E13" t="s">
+      <c r="F13" t="s">
         <v>69</v>
       </c>
-      <c r="F13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G13" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H13" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I13" t="s">
         <v>28</v>
       </c>
-      <c r="J13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE13">
         <v>1</v>
       </c>
       <c r="AF13">
         <v>22.0</v>
       </c>
       <c r="AI13" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="AJ13">
-        <v>111786</v>
+        <v>113234</v>
       </c>
       <c r="AK13">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="14" spans="1:37">
       <c r="D14" t="s">
+        <v>70</v>
+      </c>
+      <c r="E14" t="s">
+        <v>71</v>
+      </c>
+      <c r="F14" t="s">
         <v>72</v>
       </c>
-      <c r="E14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I14" t="s">
         <v>28</v>
       </c>
       <c r="J14" t="s">
-        <v>45</v>
+        <v>53</v>
       </c>
       <c r="AE14">
         <v>1</v>
       </c>
       <c r="AF14">
         <v>22.0</v>
       </c>
       <c r="AI14" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="AJ14">
-        <v>110277</v>
+        <v>113258</v>
       </c>
       <c r="AK14">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
+        <v>73</v>
+      </c>
+      <c r="E15" t="s">
         <v>74</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I15" t="s">
         <v>28</v>
       </c>
+      <c r="AE15">
+        <v>1</v>
+      </c>
       <c r="AF15">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI15" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="AJ15">
-        <v>112345</v>
+        <v>113269</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>75</v>
       </c>
       <c r="E16" t="s">
-        <v>33</v>
+        <v>76</v>
       </c>
       <c r="F16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>22.0</v>
       </c>
       <c r="AI16" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="AJ16">
-        <v>112605</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>110203</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="E17" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
-        <v>80</v>
+        <v>81</v>
+      </c>
+      <c r="AE17">
+        <v>1</v>
       </c>
       <c r="AF17">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI17" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="AJ17">
-        <v>109801</v>
+        <v>112515</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E18" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>74</v>
+      </c>
+      <c r="F18" t="s">
+        <v>83</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H18" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>22.0</v>
       </c>
       <c r="AI18" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="AJ18">
-        <v>109106</v>
+        <v>109447</v>
+      </c>
+      <c r="AK18">
+        <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E19" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F19" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>87</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H19" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE19">
+        <v>1</v>
+      </c>
+      <c r="AF19">
+        <v>22.0</v>
+      </c>
+      <c r="AI19" t="s">
         <v>67</v>
       </c>
-      <c r="AE19">
-[...7 lines deleted...]
-      </c>
       <c r="AJ19">
-        <v>109448</v>
+        <v>111786</v>
       </c>
       <c r="AK19">
-        <v>3</v>
+        <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F20" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>90</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I20" t="s">
         <v>28</v>
       </c>
       <c r="J20" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>53</v>
       </c>
       <c r="AF20">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI20" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="AJ20">
-        <v>109230</v>
+        <v>113082</v>
       </c>
       <c r="AK20">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>74</v>
       </c>
       <c r="F21" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>92</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
-        <v>71</v>
+        <v>53</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>22.0</v>
       </c>
       <c r="AI21" t="s">
-        <v>83</v>
+        <v>67</v>
       </c>
       <c r="AJ21">
-        <v>112606</v>
+        <v>110277</v>
+      </c>
+      <c r="AK21">
+        <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E22" t="s">
-        <v>38</v>
+        <v>74</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H22" s="6" t="s">
-        <v>93</v>
+      <c r="H22" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
-      <c r="J22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF22">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI22" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="AJ22">
-        <v>108580</v>
+        <v>112345</v>
       </c>
     </row>
     <row r="23" spans="1:37">
       <c r="D23" t="s">
-        <v>32</v>
+        <v>94</v>
       </c>
       <c r="E23" t="s">
-        <v>96</v>
+        <v>40</v>
       </c>
       <c r="F23" t="s">
-        <v>97</v>
+        <v>95</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H23" s="6" t="s">
-        <v>93</v>
+      <c r="H23" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I23" t="s">
         <v>28</v>
       </c>
       <c r="J23" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="AE23">
         <v>1</v>
       </c>
       <c r="AF23">
         <v>22.0</v>
       </c>
       <c r="AI23" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="AJ23">
-        <v>108843</v>
+        <v>112605</v>
       </c>
       <c r="AK23">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:37">
       <c r="D24" t="s">
+        <v>96</v>
+      </c>
+      <c r="E24" t="s">
+        <v>97</v>
+      </c>
+      <c r="F24" t="s">
         <v>98</v>
       </c>
-      <c r="E24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H24" s="6" t="s">
-        <v>93</v>
+      <c r="H24" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>99</v>
       </c>
       <c r="AF24">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI24" t="s">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="AJ24">
-        <v>109157</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>109801</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
+        <v>100</v>
+      </c>
+      <c r="E25" t="s">
         <v>101</v>
       </c>
-      <c r="E25" t="s">
-[...9 lines deleted...]
-        <v>93</v>
+      <c r="G25" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H25" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="AE25">
         <v>1</v>
       </c>
       <c r="AF25">
         <v>22.0</v>
       </c>
       <c r="AI25" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="AJ25">
-        <v>108531</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>109106</v>
       </c>
     </row>
     <row r="26" spans="1:37">
       <c r="D26" t="s">
+        <v>103</v>
+      </c>
+      <c r="E26" t="s">
+        <v>104</v>
+      </c>
+      <c r="F26" t="s">
         <v>105</v>
       </c>
-      <c r="E26" t="s">
-[...9 lines deleted...]
-        <v>93</v>
+      <c r="G26" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H26" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I26" t="s">
         <v>28</v>
       </c>
       <c r="J26" t="s">
-        <v>108</v>
+        <v>53</v>
       </c>
       <c r="AE26">
         <v>1</v>
       </c>
       <c r="AF26">
         <v>22.0</v>
       </c>
+      <c r="AG26">
+        <v>22.0</v>
+      </c>
       <c r="AI26" t="s">
-        <v>95</v>
+        <v>102</v>
       </c>
       <c r="AJ26">
-        <v>108535</v>
+        <v>113257</v>
+      </c>
+      <c r="AK26">
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:37">
       <c r="D27" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="E27" t="s">
-        <v>38</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>104</v>
+      </c>
+      <c r="F27" t="s">
+        <v>107</v>
+      </c>
+      <c r="G27" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H27" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I27" t="s">
         <v>28</v>
       </c>
       <c r="J27" t="s">
-        <v>94</v>
+        <v>84</v>
       </c>
       <c r="AE27">
         <v>1</v>
       </c>
       <c r="AF27">
         <v>22.0</v>
       </c>
       <c r="AI27" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="AJ27">
-        <v>108579</v>
+        <v>109448</v>
+      </c>
+      <c r="AK27">
+        <v>3</v>
       </c>
     </row>
     <row r="28" spans="1:37">
       <c r="D28" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="E28" t="s">
-        <v>33</v>
+        <v>109</v>
       </c>
       <c r="F28" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-      <c r="H28" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="G28" s="3" t="s">
         <v>35</v>
       </c>
+      <c r="H28" s="5" t="s">
+        <v>66</v>
+      </c>
       <c r="I28" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="J28" t="s">
-        <v>114</v>
+        <v>36</v>
       </c>
       <c r="AE28">
         <v>1</v>
       </c>
       <c r="AF28">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI28" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="AJ28">
-        <v>108572</v>
+        <v>109230</v>
       </c>
       <c r="AK28">
         <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:37">
       <c r="D29" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="E29" t="s">
-        <v>117</v>
+        <v>62</v>
       </c>
       <c r="F29" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      <c r="H29" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="G29" s="3" t="s">
         <v>35</v>
       </c>
+      <c r="H29" s="5" t="s">
+        <v>66</v>
+      </c>
       <c r="I29" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="J29" t="s">
-        <v>114</v>
+        <v>88</v>
       </c>
       <c r="AE29">
         <v>1</v>
       </c>
       <c r="AF29">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI29" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="AJ29">
-        <v>108573</v>
+        <v>112606</v>
       </c>
       <c r="AK29">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:37">
       <c r="D30" t="s">
-        <v>119</v>
+        <v>113</v>
       </c>
       <c r="E30" t="s">
-        <v>117</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>114</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="H30" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I30" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-        <v>114</v>
+        <v>28</v>
       </c>
       <c r="AE30">
         <v>1</v>
       </c>
       <c r="AF30">
         <v>22.0</v>
       </c>
       <c r="AI30" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="AJ30">
-        <v>108568</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>113150</v>
       </c>
     </row>
     <row r="31" spans="1:37">
       <c r="D31" t="s">
-        <v>122</v>
+        <v>115</v>
       </c>
       <c r="E31" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>124</v>
+        <v>44</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H31" s="5" t="s">
-        <v>55</v>
+      <c r="H31" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I31" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="J31" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="AE31">
         <v>1</v>
       </c>
       <c r="AF31">
         <v>22.0</v>
       </c>
       <c r="AI31" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="AJ31">
-        <v>109894</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>108580</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
-        <v>126</v>
+        <v>39</v>
       </c>
       <c r="E32" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="F32" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H32" s="5" t="s">
-        <v>55</v>
+      <c r="H32" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I32" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="J32" t="s">
-        <v>129</v>
+        <v>36</v>
       </c>
       <c r="AE32">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF32">
-        <v>30.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI32" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="AJ32">
-        <v>113003</v>
+        <v>108843</v>
       </c>
       <c r="AK32">
         <v>4</v>
       </c>
     </row>
     <row r="33" spans="1:37">
       <c r="D33" t="s">
-        <v>130</v>
+        <v>121</v>
       </c>
       <c r="E33" t="s">
-        <v>131</v>
+        <v>122</v>
       </c>
       <c r="F33" t="s">
-        <v>132</v>
+        <v>123</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H33" s="5" t="s">
-        <v>55</v>
+      <c r="H33" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I33" t="s">
-        <v>113</v>
+        <v>28</v>
+      </c>
+      <c r="J33" t="s">
+        <v>53</v>
       </c>
       <c r="AE33">
         <v>1</v>
       </c>
       <c r="AF33">
         <v>22.0</v>
       </c>
       <c r="AI33" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="AJ33">
-        <v>108666</v>
+        <v>109157</v>
+      </c>
+      <c r="AK33">
+        <v>3</v>
       </c>
     </row>
     <row r="34" spans="1:37">
       <c r="D34" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E34" t="s">
-        <v>134</v>
+        <v>125</v>
       </c>
       <c r="F34" t="s">
-        <v>135</v>
+        <v>126</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H34" s="5" t="s">
-        <v>55</v>
+      <c r="H34" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I34" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="J34" t="s">
-        <v>125</v>
+        <v>127</v>
+      </c>
+      <c r="AE34">
+        <v>1</v>
       </c>
       <c r="AF34">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI34" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="AJ34">
-        <v>110236</v>
+        <v>108531</v>
       </c>
       <c r="AK34">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="35" spans="1:37">
       <c r="D35" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="E35" t="s">
-        <v>123</v>
+        <v>129</v>
+      </c>
+      <c r="F35" t="s">
+        <v>130</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H35" s="5" t="s">
-        <v>55</v>
+      <c r="H35" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I35" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="J35" t="s">
-        <v>137</v>
+        <v>131</v>
       </c>
       <c r="AE35">
         <v>1</v>
       </c>
       <c r="AF35">
         <v>22.0</v>
       </c>
+      <c r="AG35">
+        <v>22.0</v>
+      </c>
       <c r="AI35" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="AJ35">
-        <v>112545</v>
+        <v>108535</v>
       </c>
     </row>
     <row r="36" spans="1:37">
       <c r="D36" t="s">
-        <v>138</v>
+        <v>132</v>
       </c>
       <c r="E36" t="s">
-        <v>139</v>
-[...8 lines deleted...]
-        <v>55</v>
+        <v>44</v>
+      </c>
+      <c r="G36" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I36" t="s">
-        <v>113</v>
+        <v>28</v>
       </c>
       <c r="J36" t="s">
-        <v>29</v>
+        <v>117</v>
       </c>
       <c r="AE36">
         <v>1</v>
       </c>
       <c r="AF36">
         <v>22.0</v>
       </c>
       <c r="AI36" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="AJ36">
-        <v>108504</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>108579</v>
       </c>
     </row>
     <row r="37" spans="1:37">
       <c r="D37" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="E37" t="s">
-        <v>142</v>
-[...8 lines deleted...]
-        <v>55</v>
+        <v>135</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H37" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I37" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="J37" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>137</v>
+      </c>
+      <c r="AD37" t="s">
+        <v>138</v>
       </c>
       <c r="AF37">
-        <v>22.0</v>
+        <v>8.0</v>
       </c>
       <c r="AI37" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
       <c r="AJ37">
-        <v>108569</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>113142</v>
       </c>
     </row>
     <row r="38" spans="1:37">
       <c r="D38" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="E38" t="s">
+        <v>40</v>
+      </c>
+      <c r="F38" t="s">
+        <v>141</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H38" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I38" t="s">
+        <v>136</v>
+      </c>
+      <c r="J38" t="s">
         <v>142</v>
       </c>
-      <c r="F38" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="AI38" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="AJ38">
-        <v>108570</v>
+        <v>108572</v>
       </c>
       <c r="AK38">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
-        <v>147</v>
+        <v>144</v>
       </c>
       <c r="E39" t="s">
+        <v>145</v>
+      </c>
+      <c r="F39" t="s">
+        <v>146</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I39" t="s">
+        <v>136</v>
+      </c>
+      <c r="J39" t="s">
         <v>142</v>
       </c>
-      <c r="F39" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AE39">
         <v>1</v>
       </c>
       <c r="AF39">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="AI39" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="AJ39">
-        <v>113004</v>
+        <v>108573</v>
       </c>
       <c r="AK39">
         <v>4</v>
       </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="E40" t="s">
-        <v>142</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>122</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H40" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I40" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="J40" t="s">
-        <v>125</v>
+        <v>137</v>
+      </c>
+      <c r="AE40">
+        <v>1</v>
       </c>
       <c r="AF40">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI40" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="AJ40">
-        <v>110237</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>113173</v>
       </c>
     </row>
     <row r="41" spans="1:37">
       <c r="D41" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E41" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="F41" t="s">
-        <v>153</v>
+        <v>150</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H41" s="6" t="s">
-        <v>93</v>
+      <c r="H41" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I41" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="J41" t="s">
-        <v>36</v>
+        <v>142</v>
       </c>
       <c r="AE41">
         <v>1</v>
       </c>
       <c r="AF41">
         <v>22.0</v>
       </c>
       <c r="AI41" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="AJ41">
-        <v>108565</v>
+        <v>108568</v>
       </c>
       <c r="AK41">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="42" spans="1:37">
       <c r="D42" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="E42" t="s">
-        <v>156</v>
+        <v>152</v>
+      </c>
+      <c r="F42" t="s">
+        <v>153</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H42" s="6" t="s">
-        <v>93</v>
+      <c r="H42" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I42" t="s">
-        <v>113</v>
+        <v>136</v>
+      </c>
+      <c r="J42" t="s">
+        <v>154</v>
       </c>
       <c r="AE42">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF42">
-        <v>30.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI42" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="AJ42">
-        <v>112851</v>
+        <v>109894</v>
+      </c>
+      <c r="AK42">
+        <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:37">
       <c r="D43" t="s">
+        <v>155</v>
+      </c>
+      <c r="E43" t="s">
+        <v>156</v>
+      </c>
+      <c r="F43" t="s">
         <v>157</v>
       </c>
-      <c r="E43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G43" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H43" s="6" t="s">
-        <v>93</v>
+      <c r="H43" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I43" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="J43" t="s">
         <v>158</v>
       </c>
       <c r="AE43">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF43">
-        <v>22.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI43" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="AJ43">
-        <v>109053</v>
+        <v>113003</v>
+      </c>
+      <c r="AK43">
+        <v>4</v>
       </c>
     </row>
     <row r="44" spans="1:37">
       <c r="D44" t="s">
         <v>159</v>
       </c>
       <c r="E44" t="s">
+        <v>71</v>
+      </c>
+      <c r="F44" t="s">
         <v>160</v>
       </c>
-      <c r="F44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G44" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H44" s="3" t="s">
-        <v>35</v>
+      <c r="H44" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I44" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>136</v>
       </c>
       <c r="AE44">
         <v>1</v>
       </c>
       <c r="AF44">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI44" t="s">
-        <v>163</v>
+        <v>148</v>
       </c>
       <c r="AJ44">
-        <v>110205</v>
+        <v>108666</v>
       </c>
     </row>
     <row r="45" spans="1:37">
       <c r="D45" t="s">
-        <v>164</v>
+        <v>161</v>
       </c>
       <c r="E45" t="s">
-        <v>165</v>
+        <v>162</v>
       </c>
       <c r="F45" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="G45" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H45" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I45" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="J45" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>154</v>
       </c>
       <c r="AF45">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI45" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="AJ45">
-        <v>112130</v>
+        <v>110236</v>
+      </c>
+      <c r="AK45">
+        <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:37">
       <c r="D46" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="E46" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-        <v>170</v>
+        <v>152</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H46" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I46" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="J46" t="s">
-        <v>53</v>
+        <v>165</v>
       </c>
       <c r="AE46">
         <v>1</v>
       </c>
       <c r="AF46">
         <v>22.0</v>
       </c>
       <c r="AI46" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="AJ46">
-        <v>112418</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>112545</v>
       </c>
     </row>
     <row r="47" spans="1:37">
       <c r="D47" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="E47" t="s">
-        <v>172</v>
+        <v>167</v>
+      </c>
+      <c r="F47" t="s">
+        <v>168</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I47" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="J47" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>22.0</v>
       </c>
       <c r="AI47" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="AJ47">
-        <v>112487</v>
+        <v>113363</v>
+      </c>
+      <c r="AK47">
+        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="E48" t="s">
-        <v>173</v>
+        <v>48</v>
       </c>
       <c r="F48" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I48" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="J48" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="AE48">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AF48">
-        <v>30.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI48" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="AJ48">
-        <v>110204</v>
+        <v>108504</v>
       </c>
       <c r="AK48">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:37">
       <c r="D49" t="s">
-        <v>175</v>
+        <v>134</v>
       </c>
       <c r="E49" t="s">
         <v>152</v>
       </c>
-      <c r="F49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G49" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H49" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I49" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="J49" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>137</v>
       </c>
       <c r="AF49">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI49" t="s">
-        <v>168</v>
+        <v>148</v>
       </c>
       <c r="AJ49">
-        <v>110206</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>113141</v>
       </c>
     </row>
     <row r="50" spans="1:37">
       <c r="D50" t="s">
-        <v>177</v>
+        <v>171</v>
       </c>
       <c r="E50" t="s">
-        <v>65</v>
+        <v>172</v>
       </c>
       <c r="F50" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>173</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="H50" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I50" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="J50" t="s">
-        <v>125</v>
+        <v>142</v>
       </c>
       <c r="AE50">
         <v>1</v>
       </c>
       <c r="AF50">
         <v>22.0</v>
       </c>
       <c r="AI50" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="AJ50">
-        <v>111760</v>
+        <v>108569</v>
+      </c>
+      <c r="AK50">
+        <v>2</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="E51" t="s">
-        <v>33</v>
+        <v>172</v>
       </c>
       <c r="F51" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>176</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="H51" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I51" t="s">
-        <v>162</v>
+        <v>136</v>
+      </c>
+      <c r="J51" t="s">
+        <v>142</v>
       </c>
       <c r="AE51">
         <v>1</v>
       </c>
       <c r="AF51">
         <v>22.0</v>
       </c>
       <c r="AI51" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="AJ51">
-        <v>108955</v>
+        <v>108570</v>
+      </c>
+      <c r="AK51">
+        <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:37">
       <c r="D52" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="E52" t="s">
-        <v>102</v>
+        <v>172</v>
       </c>
       <c r="F52" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>178</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="H52" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I52" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="J52" t="s">
-        <v>183</v>
+        <v>158</v>
+      </c>
+      <c r="AE52">
+        <v>1</v>
       </c>
       <c r="AF52">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI52" t="s">
-        <v>168</v>
+        <v>174</v>
       </c>
       <c r="AJ52">
-        <v>109987</v>
+        <v>113004</v>
       </c>
       <c r="AK52">
         <v>4</v>
       </c>
     </row>
     <row r="53" spans="1:37">
       <c r="D53" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="E53" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>172</v>
+      </c>
+      <c r="F53" t="s">
+        <v>180</v>
+      </c>
+      <c r="G53" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="H53" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I53" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>136</v>
+      </c>
+      <c r="J53" t="s">
+        <v>154</v>
       </c>
       <c r="AF53">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI53" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="AJ53">
-        <v>112417</v>
+        <v>110237</v>
+      </c>
+      <c r="AK53">
+        <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="E54" t="s">
-        <v>188</v>
-[...5 lines deleted...]
-        <v>44</v>
+        <v>182</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="H54" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I54" t="s">
-        <v>162</v>
+        <v>136</v>
       </c>
       <c r="J54" t="s">
-        <v>104</v>
+        <v>154</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>22.0</v>
       </c>
       <c r="AI54" t="s">
-        <v>186</v>
+        <v>174</v>
       </c>
       <c r="AJ54">
-        <v>108530</v>
+        <v>113054</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="E55" t="s">
-        <v>134</v>
-[...8 lines deleted...]
-        <v>93</v>
+        <v>184</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H55" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I55" t="s">
-        <v>162</v>
+        <v>136</v>
+      </c>
+      <c r="J55" t="s">
+        <v>154</v>
       </c>
       <c r="AE55">
         <v>1</v>
       </c>
       <c r="AF55">
         <v>22.0</v>
       </c>
       <c r="AI55" t="s">
-        <v>192</v>
+        <v>174</v>
       </c>
       <c r="AJ55">
-        <v>110092</v>
+        <v>113055</v>
       </c>
     </row>
     <row r="56" spans="1:37">
       <c r="D56" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="E56" t="s">
-        <v>194</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>186</v>
+      </c>
+      <c r="G56" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H56" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I56" t="s">
-        <v>196</v>
+        <v>136</v>
       </c>
       <c r="J56" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>198</v>
+        <v>187</v>
+      </c>
+      <c r="AE56">
+        <v>1</v>
       </c>
       <c r="AF56">
-        <v>8.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI56" t="s">
-        <v>199</v>
+        <v>174</v>
       </c>
       <c r="AJ56">
-        <v>110217</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113056</v>
       </c>
     </row>
     <row r="57" spans="1:37">
       <c r="D57" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
       <c r="E57" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="F57" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H57" s="2" t="s">
-        <v>27</v>
+      <c r="H57" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I57" t="s">
-        <v>196</v>
+        <v>136</v>
       </c>
       <c r="J57" t="s">
         <v>36</v>
       </c>
-      <c r="AD57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AE57">
         <v>1</v>
       </c>
       <c r="AF57">
-        <v>16.0</v>
+        <v>22.0</v>
+      </c>
+      <c r="AG57">
+        <v>22.0</v>
       </c>
       <c r="AI57" t="s">
-        <v>199</v>
+        <v>191</v>
       </c>
       <c r="AJ57">
-        <v>108765</v>
+        <v>108565</v>
       </c>
       <c r="AK57">
         <v>4</v>
       </c>
     </row>
     <row r="58" spans="1:37">
       <c r="D58" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
       <c r="E58" t="s">
-        <v>205</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>193</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H58" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I58" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>207</v>
+        <v>136</v>
       </c>
       <c r="AE58">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AF58">
-        <v>16.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI58" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="AJ58">
-        <v>112006</v>
+        <v>112851</v>
       </c>
     </row>
     <row r="59" spans="1:37">
       <c r="D59" t="s">
-        <v>209</v>
+        <v>194</v>
       </c>
       <c r="E59" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>27</v>
+        <v>195</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H59" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I59" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>211</v>
+        <v>136</v>
       </c>
       <c r="AE59">
         <v>1</v>
       </c>
       <c r="AF59">
-        <v>16.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI59" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="AJ59">
-        <v>112522</v>
+        <v>113404</v>
       </c>
     </row>
     <row r="60" spans="1:37">
       <c r="D60" t="s">
-        <v>212</v>
+        <v>196</v>
       </c>
       <c r="E60" t="s">
-        <v>213</v>
-[...8 lines deleted...]
-        <v>27</v>
+        <v>71</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I60" t="s">
-        <v>196</v>
+        <v>136</v>
       </c>
       <c r="J60" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-        <v>215</v>
+        <v>197</v>
       </c>
       <c r="AE60">
         <v>1</v>
       </c>
       <c r="AF60">
-        <v>16.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI60" t="s">
-        <v>208</v>
+        <v>191</v>
       </c>
       <c r="AJ60">
-        <v>109254</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>109053</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
-        <v>216</v>
+        <v>198</v>
       </c>
       <c r="E61" t="s">
-        <v>217</v>
-[...2 lines deleted...]
-        <v>218</v>
+        <v>74</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H61" s="3" t="s">
-        <v>35</v>
+      <c r="H61" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I61" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J61" t="s">
-        <v>219</v>
+        <v>200</v>
+      </c>
+      <c r="AD61" t="s">
+        <v>201</v>
       </c>
       <c r="AE61">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF61">
-        <v>34.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI61" t="s">
-        <v>220</v>
+        <v>202</v>
       </c>
       <c r="AJ61">
-        <v>109103</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113117</v>
       </c>
     </row>
     <row r="62" spans="1:37">
       <c r="D62" t="s">
-        <v>221</v>
+        <v>203</v>
       </c>
       <c r="E62" t="s">
-        <v>222</v>
+        <v>204</v>
       </c>
       <c r="F62" t="s">
-        <v>223</v>
+        <v>205</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H62" s="3" t="s">
-        <v>35</v>
+      <c r="H62" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I62" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J62" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="AE62">
         <v>1</v>
       </c>
       <c r="AF62">
         <v>18.0</v>
       </c>
       <c r="AI62" t="s">
-        <v>220</v>
+        <v>206</v>
       </c>
       <c r="AJ62">
-        <v>110446</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>110205</v>
       </c>
     </row>
     <row r="63" spans="1:37">
       <c r="D63" t="s">
-        <v>224</v>
+        <v>207</v>
       </c>
       <c r="E63" t="s">
-        <v>225</v>
+        <v>208</v>
       </c>
       <c r="F63" t="s">
-        <v>226</v>
+        <v>209</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H63" s="3" t="s">
-        <v>35</v>
+      <c r="H63" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I63" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J63" t="s">
-        <v>197</v>
+        <v>210</v>
       </c>
       <c r="AE63">
         <v>1</v>
       </c>
       <c r="AF63">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI63" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="AJ63">
-        <v>108686</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>112130</v>
       </c>
     </row>
     <row r="64" spans="1:37">
       <c r="D64" t="s">
-        <v>227</v>
+        <v>212</v>
       </c>
       <c r="E64" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H64" s="3" t="s">
-        <v>35</v>
+      <c r="H64" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I64" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J64" t="s">
-        <v>53</v>
+        <v>81</v>
       </c>
       <c r="AE64">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AF64">
-        <v>34.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI64" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="AJ64">
-        <v>112069</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>112487</v>
       </c>
     </row>
     <row r="65" spans="1:37">
       <c r="D65" t="s">
-        <v>38</v>
+        <v>203</v>
       </c>
       <c r="E65" t="s">
-        <v>230</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>214</v>
+      </c>
+      <c r="F65" t="s">
+        <v>215</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H65" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I65" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J65" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>231</v>
+        <v>78</v>
+      </c>
+      <c r="AE65">
+        <v>2</v>
       </c>
       <c r="AF65">
-        <v>10.0</v>
+        <v>30.0</v>
       </c>
       <c r="AI65" t="s">
-        <v>232</v>
+        <v>211</v>
       </c>
       <c r="AJ65">
-        <v>109107</v>
+        <v>110204</v>
+      </c>
+      <c r="AK65">
+        <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:37">
       <c r="D66" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="E66" t="s">
-        <v>234</v>
+        <v>189</v>
       </c>
       <c r="F66" t="s">
-        <v>235</v>
-[...5 lines deleted...]
-        <v>35</v>
+        <v>217</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H66" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I66" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J66" t="s">
-        <v>236</v>
+        <v>78</v>
       </c>
       <c r="AE66">
         <v>1</v>
       </c>
       <c r="AF66">
-        <v>18.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI66" t="s">
-        <v>232</v>
+        <v>211</v>
       </c>
       <c r="AJ66">
-        <v>111246</v>
+        <v>110206</v>
       </c>
       <c r="AK66">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:37">
       <c r="D67" t="s">
-        <v>237</v>
+        <v>218</v>
       </c>
       <c r="E67" t="s">
-        <v>238</v>
+        <v>74</v>
       </c>
       <c r="F67" t="s">
-        <v>239</v>
+        <v>219</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H67" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I67" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J67" t="s">
-        <v>240</v>
+        <v>154</v>
       </c>
       <c r="AE67">
         <v>1</v>
       </c>
       <c r="AF67">
         <v>22.0</v>
       </c>
       <c r="AI67" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="AJ67">
-        <v>109827</v>
+        <v>111760</v>
       </c>
       <c r="AK67">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:37">
       <c r="D68" t="s">
-        <v>242</v>
+        <v>220</v>
       </c>
       <c r="E68" t="s">
-        <v>238</v>
+        <v>40</v>
       </c>
       <c r="F68" t="s">
-        <v>243</v>
+        <v>221</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H68" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I68" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>199</v>
       </c>
       <c r="AE68">
         <v>1</v>
       </c>
       <c r="AF68">
         <v>22.0</v>
       </c>
       <c r="AI68" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="AJ68">
-        <v>108562</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>108955</v>
       </c>
     </row>
     <row r="69" spans="1:37">
       <c r="D69" t="s">
-        <v>244</v>
+        <v>222</v>
       </c>
       <c r="E69" t="s">
-        <v>99</v>
+        <v>125</v>
       </c>
       <c r="F69" t="s">
-        <v>245</v>
+        <v>223</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H69" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I69" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>199</v>
+      </c>
+      <c r="J69" t="s">
+        <v>224</v>
       </c>
       <c r="AF69">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI69" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="AJ69">
-        <v>109863</v>
+        <v>109987</v>
+      </c>
+      <c r="AK69">
+        <v>4</v>
       </c>
     </row>
     <row r="70" spans="1:37">
       <c r="D70" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
       <c r="E70" t="s">
-        <v>127</v>
+        <v>226</v>
       </c>
       <c r="F70" t="s">
-        <v>246</v>
+        <v>227</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H70" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I70" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J70" t="s">
-        <v>53</v>
+        <v>154</v>
       </c>
       <c r="AE70">
         <v>1</v>
       </c>
       <c r="AF70">
         <v>22.0</v>
       </c>
       <c r="AI70" t="s">
-        <v>241</v>
+        <v>211</v>
       </c>
       <c r="AJ70">
-        <v>108615</v>
+        <v>113092</v>
       </c>
       <c r="AK70">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="71" spans="1:37">
       <c r="D71" t="s">
-        <v>247</v>
+        <v>228</v>
       </c>
       <c r="E71" t="s">
-        <v>222</v>
-[...5 lines deleted...]
-        <v>26</v>
+        <v>104</v>
+      </c>
+      <c r="G71" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="H71" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I71" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J71" t="s">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="AE71">
         <v>1</v>
       </c>
       <c r="AF71">
         <v>22.0</v>
       </c>
       <c r="AI71" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="AJ71">
-        <v>110445</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>113281</v>
       </c>
     </row>
     <row r="72" spans="1:37">
       <c r="D72" t="s">
-        <v>249</v>
+        <v>230</v>
       </c>
       <c r="E72" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="F72" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>232</v>
+      </c>
+      <c r="G72" s="3" t="s">
+        <v>35</v>
       </c>
       <c r="H72" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I72" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J72" t="s">
-        <v>183</v>
+        <v>127</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>22.0</v>
       </c>
       <c r="AI72" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="AJ72">
-        <v>109170</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>108530</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
-        <v>252</v>
+        <v>233</v>
       </c>
       <c r="E73" t="s">
-        <v>58</v>
+        <v>162</v>
       </c>
       <c r="F73" t="s">
-        <v>253</v>
+        <v>234</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H73" s="5" t="s">
-        <v>55</v>
+      <c r="H73" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I73" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>199</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AF73">
         <v>22.0</v>
       </c>
       <c r="AI73" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="AJ73">
-        <v>112755</v>
+        <v>110092</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
-        <v>193</v>
+        <v>236</v>
       </c>
       <c r="E74" t="s">
-        <v>254</v>
+        <v>237</v>
       </c>
       <c r="F74" t="s">
-        <v>255</v>
+        <v>238</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H74" s="5" t="s">
-        <v>55</v>
+      <c r="H74" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I74" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>199</v>
       </c>
       <c r="AF74">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
       <c r="AI74" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="AJ74">
-        <v>110215</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>113424</v>
       </c>
     </row>
     <row r="75" spans="1:37">
       <c r="D75" t="s">
-        <v>256</v>
+        <v>239</v>
       </c>
       <c r="E75" t="s">
-        <v>123</v>
+        <v>208</v>
+      </c>
+      <c r="F75" t="s">
+        <v>240</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H75" s="5" t="s">
-        <v>55</v>
+      <c r="H75" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I75" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J75" t="s">
-        <v>63</v>
+        <v>154</v>
       </c>
       <c r="AE75">
         <v>1</v>
       </c>
       <c r="AF75">
         <v>22.0</v>
       </c>
       <c r="AI75" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="AJ75">
-        <v>112521</v>
+        <v>113093</v>
+      </c>
+      <c r="AK75">
+        <v>3</v>
       </c>
     </row>
     <row r="76" spans="1:37">
       <c r="D76" t="s">
-        <v>257</v>
+        <v>241</v>
       </c>
       <c r="E76" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>258</v>
+        <v>242</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H76" s="5" t="s">
-        <v>55</v>
+      <c r="H76" s="6" t="s">
+        <v>116</v>
       </c>
       <c r="I76" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="J76" t="s">
-        <v>236</v>
+        <v>200</v>
       </c>
       <c r="AE76">
         <v>1</v>
       </c>
       <c r="AF76">
         <v>22.0</v>
       </c>
       <c r="AI76" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="AJ76">
-        <v>111245</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>113116</v>
       </c>
     </row>
     <row r="77" spans="1:37">
       <c r="D77" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="E77" t="s">
-        <v>260</v>
+        <v>244</v>
       </c>
       <c r="F77" t="s">
-        <v>261</v>
+        <v>245</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H77" s="5" t="s">
-        <v>55</v>
+      <c r="H77" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I77" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J77" t="s">
-        <v>262</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>247</v>
+      </c>
+      <c r="AD77" t="s">
+        <v>248</v>
       </c>
       <c r="AF77">
-        <v>30.0</v>
+        <v>8.0</v>
       </c>
       <c r="AI77" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="AJ77">
-        <v>109472</v>
+        <v>110217</v>
       </c>
       <c r="AK77">
         <v>4</v>
       </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
-        <v>263</v>
+        <v>50</v>
       </c>
       <c r="E78" t="s">
-        <v>264</v>
+        <v>250</v>
       </c>
       <c r="F78" t="s">
-        <v>265</v>
+        <v>251</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H78" s="5" t="s">
-        <v>55</v>
+      <c r="H78" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I78" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J78" t="s">
         <v>53</v>
       </c>
-      <c r="AE78">
-        <v>1</v>
+      <c r="AD78" t="s">
+        <v>252</v>
       </c>
       <c r="AF78">
-        <v>22.0</v>
+        <v>8.0</v>
       </c>
       <c r="AI78" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="AJ78">
-        <v>112289</v>
+        <v>113081</v>
       </c>
       <c r="AK78">
-        <v>4</v>
+        <v>1</v>
       </c>
     </row>
     <row r="79" spans="1:37">
       <c r="D79" t="s">
-        <v>266</v>
+        <v>253</v>
       </c>
       <c r="E79" t="s">
-        <v>267</v>
+        <v>254</v>
+      </c>
+      <c r="F79" t="s">
+        <v>255</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H79" s="5" t="s">
-        <v>55</v>
+      <c r="H79" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I79" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J79" t="s">
-        <v>268</v>
+        <v>36</v>
+      </c>
+      <c r="AD79" t="s">
+        <v>256</v>
       </c>
       <c r="AE79">
         <v>1</v>
       </c>
       <c r="AF79">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI79" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="AJ79">
-        <v>112554</v>
+        <v>108765</v>
+      </c>
+      <c r="AK79">
+        <v>4</v>
       </c>
     </row>
     <row r="80" spans="1:37">
       <c r="D80" t="s">
-        <v>200</v>
+        <v>257</v>
       </c>
       <c r="E80" t="s">
-        <v>269</v>
+        <v>258</v>
       </c>
       <c r="F80" t="s">
-        <v>270</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>259</v>
+      </c>
+      <c r="G80" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H80" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I80" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J80" t="s">
-        <v>36</v>
+        <v>53</v>
+      </c>
+      <c r="AD80" t="s">
+        <v>260</v>
       </c>
       <c r="AE80">
         <v>1</v>
       </c>
       <c r="AF80">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI80" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="AJ80">
-        <v>111287</v>
+        <v>113273</v>
       </c>
       <c r="AK80">
         <v>3</v>
       </c>
     </row>
     <row r="81" spans="1:37">
       <c r="D81" t="s">
-        <v>271</v>
+        <v>262</v>
       </c>
       <c r="E81" t="s">
-        <v>272</v>
+        <v>263</v>
       </c>
       <c r="F81" t="s">
-        <v>273</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>264</v>
+      </c>
+      <c r="G81" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H81" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I81" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J81" t="s">
-        <v>53</v>
+        <v>64</v>
+      </c>
+      <c r="AD81" t="s">
+        <v>265</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI81" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="AJ81">
-        <v>108505</v>
+        <v>112006</v>
       </c>
       <c r="AK81">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
-        <v>274</v>
+        <v>266</v>
       </c>
       <c r="E82" t="s">
-        <v>260</v>
-[...8 lines deleted...]
-        <v>55</v>
+        <v>267</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H82" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I82" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J82" t="s">
-        <v>125</v>
+        <v>81</v>
+      </c>
+      <c r="AD82" t="s">
+        <v>268</v>
       </c>
       <c r="AE82">
         <v>1</v>
       </c>
       <c r="AF82">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI82" t="s">
-        <v>241</v>
+        <v>261</v>
       </c>
       <c r="AJ82">
-        <v>108537</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>112522</v>
       </c>
     </row>
     <row r="83" spans="1:37">
       <c r="D83" t="s">
-        <v>276</v>
+        <v>269</v>
       </c>
       <c r="E83" t="s">
-        <v>277</v>
+        <v>270</v>
       </c>
       <c r="F83" t="s">
-        <v>278</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>271</v>
+      </c>
+      <c r="G83" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H83" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="I83" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J83" t="s">
-        <v>240</v>
+        <v>154</v>
+      </c>
+      <c r="AD83" t="s">
+        <v>272</v>
       </c>
       <c r="AE83">
         <v>1</v>
       </c>
       <c r="AF83">
-        <v>22.0</v>
+        <v>16.0</v>
       </c>
       <c r="AI83" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="AJ83">
-        <v>109828</v>
+        <v>109254</v>
       </c>
       <c r="AK83">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="84" spans="1:37">
       <c r="D84" t="s">
-        <v>280</v>
+        <v>273</v>
       </c>
       <c r="E84" t="s">
-        <v>142</v>
+        <v>274</v>
       </c>
       <c r="F84" t="s">
-        <v>281</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>275</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H84" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I84" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J84" t="s">
-        <v>240</v>
+        <v>276</v>
       </c>
       <c r="AE84">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AF84">
-        <v>22.0</v>
+        <v>34.0</v>
       </c>
       <c r="AI84" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="AJ84">
-        <v>110614</v>
+        <v>109103</v>
+      </c>
+      <c r="AK84">
+        <v>4</v>
       </c>
     </row>
     <row r="85" spans="1:37">
       <c r="D85" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="E85" t="s">
-        <v>283</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>279</v>
+      </c>
+      <c r="F85" t="s">
+        <v>280</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H85" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I85" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J85" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="AE85">
         <v>1</v>
       </c>
       <c r="AF85">
-        <v>22.0</v>
+        <v>18.0</v>
+      </c>
+      <c r="AG85">
+        <v>18.0</v>
       </c>
       <c r="AI85" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="AJ85">
-        <v>108827</v>
+        <v>110446</v>
+      </c>
+      <c r="AK85">
+        <v>3</v>
       </c>
     </row>
     <row r="86" spans="1:37">
       <c r="D86" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="E86" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="F86" t="s">
-        <v>286</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>283</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H86" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I86" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J86" t="s">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="AE86">
         <v>1</v>
       </c>
       <c r="AF86">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="AI86" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="AJ86">
-        <v>108659</v>
+        <v>108686</v>
       </c>
       <c r="AK86">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="87" spans="1:37">
       <c r="D87" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="E87" t="s">
-        <v>288</v>
+        <v>285</v>
       </c>
       <c r="F87" t="s">
-        <v>289</v>
-[...5 lines deleted...]
-        <v>55</v>
+        <v>286</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H87" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I87" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J87" t="s">
-        <v>236</v>
+        <v>64</v>
       </c>
       <c r="AE87">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AF87">
-        <v>22.0</v>
+        <v>34.0</v>
       </c>
       <c r="AI87" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="AJ87">
-        <v>108678</v>
+        <v>112069</v>
       </c>
       <c r="AK87">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="88" spans="1:37">
       <c r="D88" t="s">
-        <v>290</v>
+        <v>44</v>
       </c>
       <c r="E88" t="s">
-        <v>291</v>
-[...8 lines deleted...]
-        <v>55</v>
+        <v>287</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H88" s="4" t="s">
+        <v>42</v>
       </c>
       <c r="I88" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J88" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>46</v>
+      </c>
+      <c r="AD88" t="s">
+        <v>288</v>
       </c>
       <c r="AF88">
-        <v>22.0</v>
+        <v>10.0</v>
       </c>
       <c r="AI88" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="AJ88">
-        <v>110216</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>109107</v>
       </c>
     </row>
     <row r="89" spans="1:37">
       <c r="D89" t="s">
-        <v>209</v>
+        <v>290</v>
       </c>
       <c r="E89" t="s">
+        <v>291</v>
+      </c>
+      <c r="F89" t="s">
+        <v>292</v>
+      </c>
+      <c r="G89" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H89" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I89" t="s">
+        <v>246</v>
+      </c>
+      <c r="J89" t="s">
         <v>293</v>
       </c>
-      <c r="G89" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AE89">
         <v>1</v>
       </c>
       <c r="AF89">
-        <v>22.0</v>
+        <v>18.0</v>
       </c>
       <c r="AI89" t="s">
-        <v>279</v>
+        <v>289</v>
       </c>
       <c r="AJ89">
-        <v>112520</v>
+        <v>111246</v>
+      </c>
+      <c r="AK89">
+        <v>5</v>
       </c>
     </row>
     <row r="90" spans="1:37">
       <c r="D90" t="s">
-        <v>50</v>
+        <v>294</v>
       </c>
       <c r="E90" t="s">
-        <v>142</v>
+        <v>167</v>
       </c>
       <c r="F90" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>295</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>26</v>
       </c>
       <c r="H90" s="5" t="s">
-        <v>55</v>
+        <v>66</v>
       </c>
       <c r="I90" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J90" t="s">
-        <v>53</v>
+        <v>296</v>
+      </c>
+      <c r="AE90">
+        <v>1</v>
       </c>
       <c r="AF90">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI90" t="s">
-        <v>279</v>
+        <v>297</v>
       </c>
       <c r="AJ90">
-        <v>108510</v>
+        <v>109827</v>
       </c>
       <c r="AK90">
         <v>4</v>
       </c>
     </row>
     <row r="91" spans="1:37">
       <c r="D91" t="s">
-        <v>295</v>
+        <v>298</v>
       </c>
       <c r="E91" t="s">
-        <v>296</v>
+        <v>74</v>
       </c>
       <c r="F91" t="s">
+        <v>299</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H91" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I91" t="s">
+        <v>246</v>
+      </c>
+      <c r="J91" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE91">
+        <v>1</v>
+      </c>
+      <c r="AF91">
+        <v>22.0</v>
+      </c>
+      <c r="AG91">
+        <v>22.0</v>
+      </c>
+      <c r="AI91" t="s">
         <v>297</v>
       </c>
-      <c r="G91" s="1" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="AJ91">
-        <v>108807</v>
+        <v>113418</v>
+      </c>
+      <c r="AK91">
+        <v>2</v>
       </c>
     </row>
     <row r="92" spans="1:37">
       <c r="D92" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E92" t="s">
-        <v>173</v>
+        <v>167</v>
       </c>
       <c r="F92" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H92" s="6" t="s">
-        <v>93</v>
+      <c r="H92" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I92" t="s">
-        <v>196</v>
+        <v>246</v>
+      </c>
+      <c r="J92" t="s">
+        <v>64</v>
       </c>
       <c r="AE92">
         <v>1</v>
       </c>
       <c r="AF92">
         <v>22.0</v>
       </c>
       <c r="AI92" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="AJ92">
-        <v>108566</v>
+        <v>108562</v>
       </c>
       <c r="AK92">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="93" spans="1:37">
       <c r="D93" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="E93" t="s">
-        <v>264</v>
+        <v>122</v>
       </c>
       <c r="F93" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H93" s="6" t="s">
-        <v>93</v>
+      <c r="H93" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I93" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>246</v>
       </c>
       <c r="AE93">
         <v>1</v>
       </c>
       <c r="AF93">
         <v>22.0</v>
       </c>
       <c r="AI93" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="AJ93">
-        <v>112492</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>109863</v>
       </c>
     </row>
     <row r="94" spans="1:37">
       <c r="D94" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="E94" t="s">
-        <v>134</v>
+        <v>214</v>
       </c>
       <c r="F94" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H94" s="6" t="s">
-        <v>93</v>
+      <c r="H94" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I94" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J94" t="s">
         <v>53</v>
       </c>
       <c r="AE94">
         <v>1</v>
       </c>
       <c r="AF94">
         <v>22.0</v>
       </c>
       <c r="AI94" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="AJ94">
-        <v>112493</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>113221</v>
       </c>
     </row>
     <row r="95" spans="1:37">
       <c r="D95" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E95" t="s">
-        <v>264</v>
+        <v>156</v>
       </c>
       <c r="F95" t="s">
         <v>306</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H95" s="6" t="s">
-        <v>93</v>
+      <c r="H95" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I95" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J95" t="s">
-        <v>236</v>
+        <v>64</v>
+      </c>
+      <c r="AE95">
+        <v>1</v>
       </c>
       <c r="AF95">
-        <v>14.0</v>
+        <v>22.0</v>
       </c>
       <c r="AI95" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="AJ95">
-        <v>109178</v>
+        <v>108615</v>
       </c>
       <c r="AK95">
         <v>5</v>
       </c>
     </row>
     <row r="96" spans="1:37">
       <c r="D96" t="s">
         <v>307</v>
       </c>
       <c r="E96" t="s">
+        <v>279</v>
+      </c>
+      <c r="F96" t="s">
         <v>308</v>
       </c>
-      <c r="F96" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G96" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H96" s="6" t="s">
-        <v>93</v>
+      <c r="H96" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I96" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J96" t="s">
-        <v>240</v>
+        <v>29</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>22.0</v>
       </c>
+      <c r="AG96">
+        <v>22.0</v>
+      </c>
       <c r="AI96" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="AJ96">
-        <v>113019</v>
+        <v>110445</v>
       </c>
       <c r="AK96">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
+        <v>309</v>
+      </c>
+      <c r="E97" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="F97" t="s">
         <v>311</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H97" s="6" t="s">
-        <v>93</v>
+      <c r="H97" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I97" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J97" t="s">
-        <v>236</v>
+        <v>224</v>
       </c>
       <c r="AE97">
         <v>1</v>
       </c>
       <c r="AF97">
         <v>22.0</v>
       </c>
       <c r="AI97" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="AJ97">
-        <v>108679</v>
+        <v>109170</v>
       </c>
       <c r="AK97">
-        <v>5</v>
+        <v>3</v>
       </c>
     </row>
     <row r="98" spans="1:37">
       <c r="D98" t="s">
         <v>312</v>
       </c>
       <c r="E98" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="F98" t="s">
         <v>313</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H98" s="6" t="s">
-        <v>93</v>
+      <c r="H98" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I98" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J98" t="s">
-        <v>29</v>
+        <v>64</v>
       </c>
       <c r="AE98">
         <v>1</v>
       </c>
       <c r="AF98">
         <v>22.0</v>
       </c>
       <c r="AI98" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="AJ98">
-        <v>108734</v>
+        <v>112755</v>
       </c>
     </row>
     <row r="99" spans="1:37">
       <c r="D99" t="s">
+        <v>243</v>
+      </c>
+      <c r="E99" t="s">
+        <v>226</v>
+      </c>
+      <c r="F99" t="s">
         <v>314</v>
       </c>
-      <c r="E99" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G99" s="1" t="s">
         <v>26</v>
       </c>
-      <c r="H99" s="6" t="s">
-        <v>93</v>
+      <c r="H99" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I99" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J99" t="s">
-        <v>71</v>
+        <v>247</v>
       </c>
       <c r="AE99">
         <v>1</v>
       </c>
       <c r="AF99">
         <v>22.0</v>
       </c>
       <c r="AI99" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="AJ99">
-        <v>108534</v>
+        <v>110215</v>
       </c>
       <c r="AK99">
         <v>4</v>
       </c>
     </row>
     <row r="100" spans="1:37">
       <c r="D100" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="E100" t="s">
-        <v>317</v>
-[...8 lines deleted...]
-        <v>93</v>
+        <v>152</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H100" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I100" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J100" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="AE100">
         <v>1</v>
       </c>
       <c r="AF100">
         <v>22.0</v>
       </c>
       <c r="AI100" t="s">
-        <v>319</v>
+        <v>297</v>
       </c>
       <c r="AJ100">
-        <v>108564</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>112521</v>
       </c>
     </row>
     <row r="101" spans="1:37">
       <c r="D101" t="s">
-        <v>287</v>
+        <v>316</v>
       </c>
       <c r="E101" t="s">
-        <v>320</v>
+        <v>152</v>
       </c>
       <c r="F101" t="s">
-        <v>321</v>
-[...5 lines deleted...]
-        <v>93</v>
+        <v>317</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H101" s="5" t="s">
+        <v>66</v>
       </c>
       <c r="I101" t="s">
-        <v>196</v>
+        <v>246</v>
       </c>
       <c r="J101" t="s">
-        <v>236</v>
+        <v>293</v>
       </c>
       <c r="AE101">
         <v>1</v>
       </c>
       <c r="AF101">
         <v>22.0</v>
       </c>
       <c r="AI101" t="s">
-        <v>319</v>
+        <v>297</v>
       </c>
       <c r="AJ101">
-        <v>108677</v>
+        <v>111245</v>
       </c>
       <c r="AK101">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="102" spans="1:37">
       <c r="D102" t="s">
+        <v>318</v>
+      </c>
+      <c r="E102" t="s">
+        <v>319</v>
+      </c>
+      <c r="F102" t="s">
+        <v>320</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H102" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I102" t="s">
+        <v>246</v>
+      </c>
+      <c r="J102" t="s">
+        <v>321</v>
+      </c>
+      <c r="AE102">
+        <v>2</v>
+      </c>
+      <c r="AF102">
+        <v>30.0</v>
+      </c>
+      <c r="AI102" t="s">
+        <v>297</v>
+      </c>
+      <c r="AJ102">
+        <v>109472</v>
+      </c>
+      <c r="AK102">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="103" spans="1:37">
+      <c r="D103" t="s">
         <v>322</v>
       </c>
-      <c r="E102" t="s">
+      <c r="E103" t="s">
         <v>323</v>
       </c>
-      <c r="G102" s="4" t="s">
-[...14 lines deleted...]
-      <c r="AI102" t="s">
+      <c r="F103" t="s">
+        <v>324</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H103" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I103" t="s">
+        <v>246</v>
+      </c>
+      <c r="J103" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE103">
+        <v>1</v>
+      </c>
+      <c r="AF103">
+        <v>22.0</v>
+      </c>
+      <c r="AI103" t="s">
+        <v>297</v>
+      </c>
+      <c r="AJ103">
+        <v>112289</v>
+      </c>
+      <c r="AK103">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="104" spans="1:37">
+      <c r="D104" t="s">
+        <v>325</v>
+      </c>
+      <c r="E104" t="s">
+        <v>326</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H104" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I104" t="s">
+        <v>246</v>
+      </c>
+      <c r="J104" t="s">
+        <v>327</v>
+      </c>
+      <c r="AE104">
+        <v>1</v>
+      </c>
+      <c r="AF104">
+        <v>22.0</v>
+      </c>
+      <c r="AI104" t="s">
+        <v>297</v>
+      </c>
+      <c r="AJ104">
+        <v>112554</v>
+      </c>
+    </row>
+    <row r="105" spans="1:37">
+      <c r="D105" t="s">
+        <v>253</v>
+      </c>
+      <c r="E105" t="s">
+        <v>328</v>
+      </c>
+      <c r="F105" t="s">
+        <v>329</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H105" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I105" t="s">
+        <v>246</v>
+      </c>
+      <c r="J105" t="s">
+        <v>36</v>
+      </c>
+      <c r="AE105">
+        <v>1</v>
+      </c>
+      <c r="AF105">
+        <v>22.0</v>
+      </c>
+      <c r="AI105" t="s">
+        <v>297</v>
+      </c>
+      <c r="AJ105">
+        <v>111287</v>
+      </c>
+      <c r="AK105">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="106" spans="1:37">
+      <c r="D106" t="s">
+        <v>330</v>
+      </c>
+      <c r="E106" t="s">
+        <v>331</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H106" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I106" t="s">
+        <v>246</v>
+      </c>
+      <c r="AE106">
+        <v>1</v>
+      </c>
+      <c r="AF106">
+        <v>22.0</v>
+      </c>
+      <c r="AI106" t="s">
+        <v>297</v>
+      </c>
+      <c r="AJ106">
+        <v>113086</v>
+      </c>
+    </row>
+    <row r="107" spans="1:37">
+      <c r="D107" t="s">
+        <v>332</v>
+      </c>
+      <c r="E107" t="s">
+        <v>333</v>
+      </c>
+      <c r="F107" t="s">
+        <v>334</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H107" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I107" t="s">
+        <v>246</v>
+      </c>
+      <c r="J107" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE107">
+        <v>1</v>
+      </c>
+      <c r="AF107">
+        <v>22.0</v>
+      </c>
+      <c r="AI107" t="s">
+        <v>297</v>
+      </c>
+      <c r="AJ107">
+        <v>108505</v>
+      </c>
+      <c r="AK107">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:37">
+      <c r="D108" t="s">
+        <v>335</v>
+      </c>
+      <c r="E108" t="s">
+        <v>336</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H108" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I108" t="s">
+        <v>246</v>
+      </c>
+      <c r="AE108">
+        <v>1</v>
+      </c>
+      <c r="AF108">
+        <v>22.0</v>
+      </c>
+      <c r="AI108" t="s">
+        <v>297</v>
+      </c>
+      <c r="AJ108">
+        <v>113376</v>
+      </c>
+    </row>
+    <row r="109" spans="1:37">
+      <c r="D109" t="s">
+        <v>337</v>
+      </c>
+      <c r="E109" t="s">
         <v>319</v>
       </c>
-      <c r="AJ102">
+      <c r="F109" t="s">
+        <v>338</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H109" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I109" t="s">
+        <v>246</v>
+      </c>
+      <c r="J109" t="s">
+        <v>154</v>
+      </c>
+      <c r="AE109">
+        <v>1</v>
+      </c>
+      <c r="AF109">
+        <v>22.0</v>
+      </c>
+      <c r="AI109" t="s">
+        <v>297</v>
+      </c>
+      <c r="AJ109">
+        <v>108537</v>
+      </c>
+      <c r="AK109">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="110" spans="1:37">
+      <c r="D110" t="s">
+        <v>339</v>
+      </c>
+      <c r="E110" t="s">
+        <v>340</v>
+      </c>
+      <c r="F110" t="s">
+        <v>341</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H110" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I110" t="s">
+        <v>246</v>
+      </c>
+      <c r="J110" t="s">
+        <v>296</v>
+      </c>
+      <c r="AF110">
+        <v>14.0</v>
+      </c>
+      <c r="AI110" t="s">
+        <v>342</v>
+      </c>
+      <c r="AJ110">
+        <v>109828</v>
+      </c>
+      <c r="AK110">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="111" spans="1:37">
+      <c r="D111" t="s">
+        <v>343</v>
+      </c>
+      <c r="E111" t="s">
+        <v>172</v>
+      </c>
+      <c r="F111" t="s">
+        <v>344</v>
+      </c>
+      <c r="G111" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H111" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I111" t="s">
+        <v>246</v>
+      </c>
+      <c r="J111" t="s">
+        <v>296</v>
+      </c>
+      <c r="AE111">
+        <v>1</v>
+      </c>
+      <c r="AF111">
+        <v>22.0</v>
+      </c>
+      <c r="AI111" t="s">
+        <v>342</v>
+      </c>
+      <c r="AJ111">
+        <v>110614</v>
+      </c>
+    </row>
+    <row r="112" spans="1:37">
+      <c r="D112" t="s">
+        <v>345</v>
+      </c>
+      <c r="E112" t="s">
+        <v>346</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H112" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I112" t="s">
+        <v>246</v>
+      </c>
+      <c r="J112" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE112">
+        <v>1</v>
+      </c>
+      <c r="AF112">
+        <v>22.0</v>
+      </c>
+      <c r="AI112" t="s">
+        <v>342</v>
+      </c>
+      <c r="AJ112">
+        <v>113177</v>
+      </c>
+    </row>
+    <row r="113" spans="1:37">
+      <c r="D113" t="s">
+        <v>347</v>
+      </c>
+      <c r="E113" t="s">
+        <v>348</v>
+      </c>
+      <c r="G113" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H113" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I113" t="s">
+        <v>246</v>
+      </c>
+      <c r="J113" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE113">
+        <v>1</v>
+      </c>
+      <c r="AF113">
+        <v>22.0</v>
+      </c>
+      <c r="AI113" t="s">
+        <v>342</v>
+      </c>
+      <c r="AJ113">
+        <v>108827</v>
+      </c>
+    </row>
+    <row r="114" spans="1:37">
+      <c r="D114" t="s">
+        <v>349</v>
+      </c>
+      <c r="E114" t="s">
+        <v>186</v>
+      </c>
+      <c r="F114" t="s">
+        <v>350</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H114" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I114" t="s">
+        <v>246</v>
+      </c>
+      <c r="AF114">
+        <v>14.0</v>
+      </c>
+      <c r="AI114" t="s">
+        <v>342</v>
+      </c>
+      <c r="AJ114">
+        <v>113236</v>
+      </c>
+      <c r="AK114">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="115" spans="1:37">
+      <c r="D115" t="s">
+        <v>351</v>
+      </c>
+      <c r="E115" t="s">
+        <v>352</v>
+      </c>
+      <c r="F115" t="s">
+        <v>353</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H115" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I115" t="s">
+        <v>246</v>
+      </c>
+      <c r="J115" t="s">
+        <v>293</v>
+      </c>
+      <c r="AE115">
+        <v>1</v>
+      </c>
+      <c r="AF115">
+        <v>22.0</v>
+      </c>
+      <c r="AI115" t="s">
+        <v>342</v>
+      </c>
+      <c r="AJ115">
+        <v>108659</v>
+      </c>
+      <c r="AK115">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="116" spans="1:37">
+      <c r="D116" t="s">
+        <v>354</v>
+      </c>
+      <c r="E116" t="s">
+        <v>355</v>
+      </c>
+      <c r="F116" t="s">
+        <v>356</v>
+      </c>
+      <c r="G116" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H116" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I116" t="s">
+        <v>246</v>
+      </c>
+      <c r="J116" t="s">
+        <v>293</v>
+      </c>
+      <c r="AE116">
+        <v>1</v>
+      </c>
+      <c r="AF116">
+        <v>22.0</v>
+      </c>
+      <c r="AI116" t="s">
+        <v>342</v>
+      </c>
+      <c r="AJ116">
+        <v>108678</v>
+      </c>
+      <c r="AK116">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="117" spans="1:37">
+      <c r="D117" t="s">
+        <v>357</v>
+      </c>
+      <c r="E117" t="s">
+        <v>358</v>
+      </c>
+      <c r="F117" t="s">
+        <v>359</v>
+      </c>
+      <c r="G117" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H117" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I117" t="s">
+        <v>246</v>
+      </c>
+      <c r="J117" t="s">
+        <v>247</v>
+      </c>
+      <c r="AE117">
+        <v>1</v>
+      </c>
+      <c r="AF117">
+        <v>22.0</v>
+      </c>
+      <c r="AI117" t="s">
+        <v>342</v>
+      </c>
+      <c r="AJ117">
+        <v>110216</v>
+      </c>
+      <c r="AK117">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="118" spans="1:37">
+      <c r="D118" t="s">
+        <v>266</v>
+      </c>
+      <c r="E118" t="s">
+        <v>360</v>
+      </c>
+      <c r="G118" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I118" t="s">
+        <v>246</v>
+      </c>
+      <c r="J118" t="s">
+        <v>81</v>
+      </c>
+      <c r="AE118">
+        <v>1</v>
+      </c>
+      <c r="AF118">
+        <v>22.0</v>
+      </c>
+      <c r="AI118" t="s">
+        <v>342</v>
+      </c>
+      <c r="AJ118">
+        <v>112520</v>
+      </c>
+    </row>
+    <row r="119" spans="1:37">
+      <c r="D119" t="s">
+        <v>61</v>
+      </c>
+      <c r="E119" t="s">
+        <v>172</v>
+      </c>
+      <c r="F119" t="s">
+        <v>361</v>
+      </c>
+      <c r="G119" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H119" s="5" t="s">
+        <v>66</v>
+      </c>
+      <c r="I119" t="s">
+        <v>246</v>
+      </c>
+      <c r="J119" t="s">
+        <v>64</v>
+      </c>
+      <c r="AF119">
+        <v>14.0</v>
+      </c>
+      <c r="AI119" t="s">
+        <v>342</v>
+      </c>
+      <c r="AJ119">
+        <v>108510</v>
+      </c>
+      <c r="AK119">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="120" spans="1:37">
+      <c r="D120" t="s">
+        <v>362</v>
+      </c>
+      <c r="E120" t="s">
+        <v>363</v>
+      </c>
+      <c r="F120" t="s">
+        <v>364</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H120" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I120" t="s">
+        <v>246</v>
+      </c>
+      <c r="J120" t="s">
+        <v>36</v>
+      </c>
+      <c r="AE120">
+        <v>1</v>
+      </c>
+      <c r="AF120">
+        <v>22.0</v>
+      </c>
+      <c r="AI120" t="s">
+        <v>365</v>
+      </c>
+      <c r="AJ120">
+        <v>108807</v>
+      </c>
+      <c r="AK120">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="121" spans="1:37">
+      <c r="D121" t="s">
+        <v>366</v>
+      </c>
+      <c r="E121" t="s">
+        <v>214</v>
+      </c>
+      <c r="F121" t="s">
+        <v>367</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H121" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I121" t="s">
+        <v>246</v>
+      </c>
+      <c r="AE121">
+        <v>1</v>
+      </c>
+      <c r="AF121">
+        <v>22.0</v>
+      </c>
+      <c r="AI121" t="s">
+        <v>365</v>
+      </c>
+      <c r="AJ121">
+        <v>108566</v>
+      </c>
+      <c r="AK121">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="122" spans="1:37">
+      <c r="D122" t="s">
+        <v>368</v>
+      </c>
+      <c r="E122" t="s">
+        <v>323</v>
+      </c>
+      <c r="F122" t="s">
+        <v>369</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H122" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I122" t="s">
+        <v>246</v>
+      </c>
+      <c r="J122" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE122">
+        <v>1</v>
+      </c>
+      <c r="AF122">
+        <v>22.0</v>
+      </c>
+      <c r="AI122" t="s">
+        <v>365</v>
+      </c>
+      <c r="AJ122">
+        <v>112492</v>
+      </c>
+      <c r="AK122">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="123" spans="1:37">
+      <c r="D123" t="s">
+        <v>370</v>
+      </c>
+      <c r="E123" t="s">
+        <v>162</v>
+      </c>
+      <c r="F123" t="s">
+        <v>371</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H123" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I123" t="s">
+        <v>246</v>
+      </c>
+      <c r="J123" t="s">
+        <v>64</v>
+      </c>
+      <c r="AE123">
+        <v>1</v>
+      </c>
+      <c r="AF123">
+        <v>22.0</v>
+      </c>
+      <c r="AI123" t="s">
+        <v>365</v>
+      </c>
+      <c r="AJ123">
+        <v>112493</v>
+      </c>
+      <c r="AK123">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="124" spans="1:37">
+      <c r="D124" t="s">
+        <v>372</v>
+      </c>
+      <c r="E124" t="s">
+        <v>323</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H124" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I124" t="s">
+        <v>246</v>
+      </c>
+      <c r="AE124">
+        <v>1</v>
+      </c>
+      <c r="AF124">
+        <v>22.0</v>
+      </c>
+      <c r="AI124" t="s">
+        <v>365</v>
+      </c>
+      <c r="AJ124">
+        <v>113270</v>
+      </c>
+    </row>
+    <row r="125" spans="1:37">
+      <c r="D125" t="s">
+        <v>373</v>
+      </c>
+      <c r="E125" t="s">
+        <v>323</v>
+      </c>
+      <c r="F125" t="s">
+        <v>374</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H125" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I125" t="s">
+        <v>246</v>
+      </c>
+      <c r="J125" t="s">
+        <v>293</v>
+      </c>
+      <c r="AF125">
+        <v>14.0</v>
+      </c>
+      <c r="AI125" t="s">
+        <v>365</v>
+      </c>
+      <c r="AJ125">
+        <v>109178</v>
+      </c>
+      <c r="AK125">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="126" spans="1:37">
+      <c r="D126" t="s">
+        <v>375</v>
+      </c>
+      <c r="E126" t="s">
+        <v>376</v>
+      </c>
+      <c r="F126" t="s">
+        <v>377</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H126" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I126" t="s">
+        <v>246</v>
+      </c>
+      <c r="J126" t="s">
+        <v>296</v>
+      </c>
+      <c r="AE126">
+        <v>1</v>
+      </c>
+      <c r="AF126">
+        <v>22.0</v>
+      </c>
+      <c r="AI126" t="s">
+        <v>365</v>
+      </c>
+      <c r="AJ126">
+        <v>113019</v>
+      </c>
+      <c r="AK126">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="127" spans="1:37">
+      <c r="D127" t="s">
+        <v>378</v>
+      </c>
+      <c r="E127" t="s">
+        <v>323</v>
+      </c>
+      <c r="F127" t="s">
+        <v>379</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H127" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I127" t="s">
+        <v>246</v>
+      </c>
+      <c r="J127" t="s">
+        <v>293</v>
+      </c>
+      <c r="AE127">
+        <v>1</v>
+      </c>
+      <c r="AF127">
+        <v>22.0</v>
+      </c>
+      <c r="AI127" t="s">
+        <v>365</v>
+      </c>
+      <c r="AJ127">
+        <v>108679</v>
+      </c>
+      <c r="AK127">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="128" spans="1:37">
+      <c r="D128" t="s">
+        <v>380</v>
+      </c>
+      <c r="E128" t="s">
+        <v>162</v>
+      </c>
+      <c r="F128" t="s">
+        <v>381</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H128" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I128" t="s">
+        <v>246</v>
+      </c>
+      <c r="J128" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE128">
+        <v>1</v>
+      </c>
+      <c r="AF128">
+        <v>22.0</v>
+      </c>
+      <c r="AI128" t="s">
+        <v>365</v>
+      </c>
+      <c r="AJ128">
+        <v>108734</v>
+      </c>
+      <c r="AK128">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="129" spans="1:37">
+      <c r="D129" t="s">
+        <v>382</v>
+      </c>
+      <c r="E129" t="s">
+        <v>125</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H129" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I129" t="s">
+        <v>246</v>
+      </c>
+      <c r="AE129">
+        <v>1</v>
+      </c>
+      <c r="AF129">
+        <v>22.0</v>
+      </c>
+      <c r="AI129" t="s">
+        <v>365</v>
+      </c>
+      <c r="AJ129">
+        <v>113392</v>
+      </c>
+    </row>
+    <row r="130" spans="1:37">
+      <c r="D130" t="s">
+        <v>383</v>
+      </c>
+      <c r="E130" t="s">
+        <v>319</v>
+      </c>
+      <c r="F130" t="s">
+        <v>384</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>26</v>
+      </c>
+      <c r="H130" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I130" t="s">
+        <v>246</v>
+      </c>
+      <c r="J130" t="s">
+        <v>88</v>
+      </c>
+      <c r="AE130">
+        <v>1</v>
+      </c>
+      <c r="AF130">
+        <v>22.0</v>
+      </c>
+      <c r="AI130" t="s">
+        <v>365</v>
+      </c>
+      <c r="AJ130">
+        <v>108534</v>
+      </c>
+      <c r="AK130">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="131" spans="1:37">
+      <c r="D131" t="s">
+        <v>385</v>
+      </c>
+      <c r="E131" t="s">
+        <v>386</v>
+      </c>
+      <c r="F131" t="s">
+        <v>387</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H131" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I131" t="s">
+        <v>246</v>
+      </c>
+      <c r="J131" t="s">
+        <v>36</v>
+      </c>
+      <c r="AE131">
+        <v>1</v>
+      </c>
+      <c r="AF131">
+        <v>22.0</v>
+      </c>
+      <c r="AI131" t="s">
+        <v>388</v>
+      </c>
+      <c r="AJ131">
+        <v>108564</v>
+      </c>
+      <c r="AK131">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="132" spans="1:37">
+      <c r="D132" t="s">
+        <v>354</v>
+      </c>
+      <c r="E132" t="s">
+        <v>389</v>
+      </c>
+      <c r="F132" t="s">
+        <v>390</v>
+      </c>
+      <c r="G132" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H132" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I132" t="s">
+        <v>246</v>
+      </c>
+      <c r="J132" t="s">
+        <v>293</v>
+      </c>
+      <c r="AE132">
+        <v>1</v>
+      </c>
+      <c r="AF132">
+        <v>22.0</v>
+      </c>
+      <c r="AI132" t="s">
+        <v>388</v>
+      </c>
+      <c r="AJ132">
+        <v>108677</v>
+      </c>
+      <c r="AK132">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="133" spans="1:37">
+      <c r="D133" t="s">
+        <v>391</v>
+      </c>
+      <c r="E133" t="s">
+        <v>392</v>
+      </c>
+      <c r="G133" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="H133" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="I133" t="s">
+        <v>246</v>
+      </c>
+      <c r="AE133">
+        <v>1</v>
+      </c>
+      <c r="AF133">
+        <v>22.0</v>
+      </c>
+      <c r="AI133" t="s">
+        <v>388</v>
+      </c>
+      <c r="AJ133">
         <v>109222</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="D2:AG2"/>
   <mergeCells>
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">