--- v0 (2026-09-08)
+++ v1 (2026-09-28)
@@ -1896,51 +1896,51 @@
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>44</v>
       </c>
       <c r="AD6" t="s">
         <v>45</v>
       </c>
       <c r="AE6">
         <v>1</v>
       </c>
       <c r="AF6">
         <v>15.0</v>
       </c>
       <c r="AG6">
         <v>15.0</v>
       </c>
       <c r="AI6" t="s">
         <v>30</v>
       </c>
       <c r="AJ6">
         <v>101296</v>
       </c>
       <c r="AK6">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>46</v>
       </c>
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AD7" t="s">
         <v>48</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
@@ -2270,51 +2270,51 @@
       <c r="H16" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I16" t="s">
         <v>28</v>
       </c>
       <c r="J16" t="s">
         <v>71</v>
       </c>
       <c r="AE16">
         <v>1</v>
       </c>
       <c r="AF16">
         <v>19.0</v>
       </c>
       <c r="AG16">
         <v>19.0</v>
       </c>
       <c r="AI16" t="s">
         <v>86</v>
       </c>
       <c r="AJ16">
         <v>100900</v>
       </c>
       <c r="AK16">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>90</v>
       </c>
       <c r="E17" t="s">
         <v>91</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I17" t="s">
         <v>28</v>
       </c>
       <c r="J17" t="s">
         <v>92</v>
       </c>
       <c r="AE17">
         <v>1</v>
       </c>
       <c r="AF17">
@@ -3370,51 +3370,51 @@
       <c r="G47" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>119</v>
       </c>
       <c r="I47" t="s">
         <v>131</v>
       </c>
       <c r="J47" t="s">
         <v>85</v>
       </c>
       <c r="AE47">
         <v>1</v>
       </c>
       <c r="AF47">
         <v>19.0</v>
       </c>
       <c r="AI47" t="s">
         <v>174</v>
       </c>
       <c r="AJ47">
         <v>98670</v>
       </c>
       <c r="AK47">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:37">
       <c r="D48" t="s">
         <v>135</v>
       </c>
       <c r="E48" t="s">
         <v>180</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>119</v>
       </c>
       <c r="I48" t="s">
         <v>131</v>
       </c>
       <c r="AE48">
         <v>1</v>
       </c>
       <c r="AF48">
         <v>19.0</v>
       </c>
       <c r="AG48">
@@ -5109,51 +5109,51 @@
       <c r="H96" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I96" t="s">
         <v>224</v>
       </c>
       <c r="J96" t="s">
         <v>71</v>
       </c>
       <c r="AE96">
         <v>1</v>
       </c>
       <c r="AF96">
         <v>19.0</v>
       </c>
       <c r="AG96">
         <v>19.0</v>
       </c>
       <c r="AI96" t="s">
         <v>282</v>
       </c>
       <c r="AJ96">
         <v>98758</v>
       </c>
       <c r="AK96">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="97" spans="1:37">
       <c r="D97" t="s">
         <v>125</v>
       </c>
       <c r="E97" t="s">
         <v>138</v>
       </c>
       <c r="F97" t="s">
         <v>311</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H97" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I97" t="s">
         <v>224</v>
       </c>
       <c r="J97" t="s">
         <v>79</v>
       </c>
       <c r="AE97">
@@ -5503,51 +5503,51 @@
       <c r="H107" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I107" t="s">
         <v>224</v>
       </c>
       <c r="J107" t="s">
         <v>85</v>
       </c>
       <c r="AE107">
         <v>1</v>
       </c>
       <c r="AF107">
         <v>19.0</v>
       </c>
       <c r="AG107">
         <v>19.0</v>
       </c>
       <c r="AI107" t="s">
         <v>322</v>
       </c>
       <c r="AJ107">
         <v>98656</v>
       </c>
       <c r="AK107">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="108" spans="1:37">
       <c r="D108" t="s">
         <v>332</v>
       </c>
       <c r="E108" t="s">
         <v>244</v>
       </c>
       <c r="G108" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H108" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I108" t="s">
         <v>224</v>
       </c>
       <c r="AE108">
         <v>1</v>
       </c>
       <c r="AF108">
         <v>19.0</v>
       </c>
       <c r="AI108" t="s">
@@ -5608,51 +5608,51 @@
       <c r="G110" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I110" t="s">
         <v>224</v>
       </c>
       <c r="J110" t="s">
         <v>321</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>19.0</v>
       </c>
       <c r="AI110" t="s">
         <v>322</v>
       </c>
       <c r="AJ110">
         <v>98702</v>
       </c>
       <c r="AK110">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="111" spans="1:37">
       <c r="D111" t="s">
         <v>339</v>
       </c>
       <c r="E111" t="s">
         <v>340</v>
       </c>
       <c r="F111" t="s">
         <v>341</v>
       </c>
       <c r="G111" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I111" t="s">
         <v>224</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AF111">
@@ -5704,51 +5704,51 @@
       <c r="E113" t="s">
         <v>105</v>
       </c>
       <c r="F113" t="s">
         <v>345</v>
       </c>
       <c r="G113" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H113" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I113" t="s">
         <v>224</v>
       </c>
       <c r="AF113">
         <v>12.0</v>
       </c>
       <c r="AI113" t="s">
         <v>322</v>
       </c>
       <c r="AJ113">
         <v>98991</v>
       </c>
       <c r="AK113">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="114" spans="1:37">
       <c r="D114" t="s">
         <v>346</v>
       </c>
       <c r="E114" t="s">
         <v>347</v>
       </c>
       <c r="G114" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H114" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I114" t="s">
         <v>224</v>
       </c>
       <c r="AE114">
         <v>1</v>
       </c>
       <c r="AF114">
         <v>19.0</v>
       </c>
       <c r="AI114" t="s">