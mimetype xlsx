--- v1 (2026-09-28)
+++ v2 (2026-10-20)
@@ -2469,51 +2469,51 @@
       <c r="G21" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="J21" t="s">
         <v>79</v>
       </c>
       <c r="AE21">
         <v>2</v>
       </c>
       <c r="AF21">
         <v>26.0</v>
       </c>
       <c r="AI21" t="s">
         <v>86</v>
       </c>
       <c r="AJ21">
         <v>101861</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>104</v>
       </c>
       <c r="E22" t="s">
         <v>105</v>
       </c>
       <c r="F22" t="s">
         <v>106</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>84</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="J22" t="s">
         <v>85</v>
       </c>
       <c r="AE22">
@@ -4437,50 +4437,53 @@
       </c>
       <c r="G77" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I77" t="s">
         <v>224</v>
       </c>
       <c r="J77" t="s">
         <v>270</v>
       </c>
       <c r="AE77">
         <v>3</v>
       </c>
       <c r="AF77">
         <v>31.0</v>
       </c>
       <c r="AI77" t="s">
         <v>266</v>
       </c>
       <c r="AJ77">
         <v>100299</v>
       </c>
+      <c r="AK77">
+        <v>5</v>
+      </c>
     </row>
     <row r="78" spans="1:37">
       <c r="D78" t="s">
         <v>243</v>
       </c>
       <c r="E78" t="s">
         <v>271</v>
       </c>
       <c r="F78" t="s">
         <v>272</v>
       </c>
       <c r="G78" s="3" t="s">
         <v>52</v>
       </c>
       <c r="H78" s="4" t="s">
         <v>66</v>
       </c>
       <c r="I78" t="s">
         <v>224</v>
       </c>
       <c r="J78" t="s">
         <v>71</v>
       </c>
       <c r="AE78">
         <v>1</v>
@@ -5908,51 +5911,51 @@
       <c r="F119" t="s">
         <v>358</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>119</v>
       </c>
       <c r="I119" t="s">
         <v>224</v>
       </c>
       <c r="J119" t="s">
         <v>359</v>
       </c>
       <c r="AF119">
         <v>12.0</v>
       </c>
       <c r="AI119" t="s">
         <v>354</v>
       </c>
       <c r="AJ119">
         <v>101957</v>
       </c>
       <c r="AK119">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>360</v>
       </c>
       <c r="E120" t="s">
         <v>317</v>
       </c>
       <c r="F120" t="s">
         <v>361</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>119</v>
       </c>
       <c r="I120" t="s">
         <v>224</v>
       </c>
       <c r="J120" t="s">
         <v>251</v>
       </c>
       <c r="AE120">