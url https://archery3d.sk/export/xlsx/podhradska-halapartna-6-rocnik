--- v0 (2026-08-09)
+++ v1 (2026-09-08)
@@ -3700,51 +3700,51 @@
       <c r="H53" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I53" t="s">
         <v>127</v>
       </c>
       <c r="J53" t="s">
         <v>192</v>
       </c>
       <c r="AE53">
         <v>1</v>
       </c>
       <c r="AF53">
         <v>19.0</v>
       </c>
       <c r="AG53">
         <v>19.0</v>
       </c>
       <c r="AI53" t="s">
         <v>162</v>
       </c>
       <c r="AJ53">
         <v>90778</v>
       </c>
       <c r="AK53">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>193</v>
       </c>
       <c r="E54" t="s">
         <v>181</v>
       </c>
       <c r="F54" t="s">
         <v>194</v>
       </c>
       <c r="G54" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H54" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I54" t="s">
         <v>127</v>
       </c>
       <c r="J54" t="s">
         <v>89</v>
       </c>
       <c r="AE54">