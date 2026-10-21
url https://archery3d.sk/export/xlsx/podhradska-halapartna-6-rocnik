--- v1 (2026-09-08)
+++ v2 (2026-10-21)
@@ -2251,51 +2251,51 @@
       <c r="F11" t="s">
         <v>65</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H11" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="AE11">
         <v>1</v>
       </c>
       <c r="AF11">
         <v>19.0</v>
       </c>
       <c r="AI11" t="s">
         <v>62</v>
       </c>
       <c r="AJ11">
         <v>90885</v>
       </c>
       <c r="AK11">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>66</v>
       </c>
       <c r="E12" t="s">
         <v>67</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H12" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="AE12">
         <v>2</v>
       </c>
       <c r="AF12">
         <v>26.0</v>
       </c>
       <c r="AI12" t="s">
@@ -2487,51 +2487,51 @@
       <c r="G18" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H18" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I18" t="s">
         <v>28</v>
       </c>
       <c r="J18" t="s">
         <v>46</v>
       </c>
       <c r="AE18">
         <v>1</v>
       </c>
       <c r="AF18">
         <v>19.0</v>
       </c>
       <c r="AI18" t="s">
         <v>62</v>
       </c>
       <c r="AJ18">
         <v>90862</v>
       </c>
       <c r="AK18">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>83</v>
       </c>
       <c r="E19" t="s">
         <v>84</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I19" t="s">
         <v>28</v>
       </c>
       <c r="J19" t="s">
         <v>85</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
@@ -2598,51 +2598,51 @@
       <c r="F21" t="s">
         <v>92</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I21" t="s">
         <v>28</v>
       </c>
       <c r="AE21">
         <v>1</v>
       </c>
       <c r="AF21">
         <v>19.0</v>
       </c>
       <c r="AI21" t="s">
         <v>62</v>
       </c>
       <c r="AJ21">
         <v>90877</v>
       </c>
       <c r="AK21">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:37">
       <c r="D22" t="s">
         <v>93</v>
       </c>
       <c r="E22" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H22" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I22" t="s">
         <v>28</v>
       </c>
       <c r="AE22">
         <v>1</v>
       </c>
       <c r="AF22">
         <v>19.0</v>
       </c>
       <c r="AI22" t="s">
@@ -2697,51 +2697,51 @@
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I24" t="s">
         <v>28</v>
       </c>
       <c r="J24" t="s">
         <v>35</v>
       </c>
       <c r="AE24">
         <v>1</v>
       </c>
       <c r="AF24">
         <v>19.0</v>
       </c>
       <c r="AI24" t="s">
         <v>95</v>
       </c>
       <c r="AJ24">
         <v>90723</v>
       </c>
       <c r="AK24">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>101</v>
       </c>
       <c r="E25" t="s">
         <v>102</v>
       </c>
       <c r="F25" t="s">
         <v>103</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I25" t="s">
         <v>28</v>
       </c>
       <c r="J25" t="s">
         <v>104</v>
       </c>
       <c r="AE25">
@@ -2951,51 +2951,51 @@
       <c r="G31" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I31" t="s">
         <v>28</v>
       </c>
       <c r="J31" t="s">
         <v>123</v>
       </c>
       <c r="AE31">
         <v>2</v>
       </c>
       <c r="AF31">
         <v>26.0</v>
       </c>
       <c r="AI31" t="s">
         <v>119</v>
       </c>
       <c r="AJ31">
         <v>90671</v>
       </c>
       <c r="AK31">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37">
       <c r="D32" t="s">
         <v>124</v>
       </c>
       <c r="E32" t="s">
         <v>125</v>
       </c>
       <c r="F32" t="s">
         <v>126</v>
       </c>
       <c r="G32" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I32" t="s">
         <v>127</v>
       </c>
       <c r="J32" t="s">
         <v>128</v>
       </c>
       <c r="AD32" t="s">
@@ -3741,51 +3741,51 @@
       <c r="H54" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I54" t="s">
         <v>127</v>
       </c>
       <c r="J54" t="s">
         <v>89</v>
       </c>
       <c r="AE54">
         <v>1</v>
       </c>
       <c r="AF54">
         <v>19.0</v>
       </c>
       <c r="AG54">
         <v>19.0</v>
       </c>
       <c r="AI54" t="s">
         <v>162</v>
       </c>
       <c r="AJ54">
         <v>90551</v>
       </c>
       <c r="AK54">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="55" spans="1:37">
       <c r="D55" t="s">
         <v>193</v>
       </c>
       <c r="E55" t="s">
         <v>160</v>
       </c>
       <c r="F55" t="s">
         <v>195</v>
       </c>
       <c r="G55" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H55" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I55" t="s">
         <v>127</v>
       </c>
       <c r="J55" t="s">
         <v>89</v>
       </c>
       <c r="AE55">
@@ -4353,51 +4353,51 @@
       <c r="G72" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I72" t="s">
         <v>127</v>
       </c>
       <c r="J72" t="s">
         <v>58</v>
       </c>
       <c r="AE72">
         <v>1</v>
       </c>
       <c r="AF72">
         <v>19.0</v>
       </c>
       <c r="AI72" t="s">
         <v>219</v>
       </c>
       <c r="AJ72">
         <v>90331</v>
       </c>
       <c r="AK72">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="73" spans="1:37">
       <c r="D73" t="s">
         <v>134</v>
       </c>
       <c r="E73" t="s">
         <v>236</v>
       </c>
       <c r="G73" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I73" t="s">
         <v>127</v>
       </c>
       <c r="AE73">
         <v>4</v>
       </c>
       <c r="AF73">
         <v>40.0</v>
       </c>
       <c r="AI73" t="s">
@@ -6614,51 +6614,51 @@
       <c r="G139" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H139" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I139" t="s">
         <v>307</v>
       </c>
       <c r="J139" t="s">
         <v>58</v>
       </c>
       <c r="AE139">
         <v>1</v>
       </c>
       <c r="AF139">
         <v>19.0</v>
       </c>
       <c r="AI139" t="s">
         <v>386</v>
       </c>
       <c r="AJ139">
         <v>90195</v>
       </c>
       <c r="AK139">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="140" spans="1:37">
       <c r="D140" t="s">
         <v>391</v>
       </c>
       <c r="E140" t="s">
         <v>109</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H140" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I140" t="s">
         <v>307</v>
       </c>
       <c r="AE140">
         <v>1</v>
       </c>
       <c r="AF140">
         <v>19.0</v>
       </c>
       <c r="AI140" t="s">
@@ -6870,51 +6870,51 @@
       <c r="G147" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H147" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I147" t="s">
         <v>307</v>
       </c>
       <c r="J147" t="s">
         <v>400</v>
       </c>
       <c r="AE147">
         <v>1</v>
       </c>
       <c r="AF147">
         <v>19.0</v>
       </c>
       <c r="AI147" t="s">
         <v>386</v>
       </c>
       <c r="AJ147">
         <v>85725</v>
       </c>
       <c r="AK147">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="148" spans="1:37">
       <c r="D148" t="s">
         <v>403</v>
       </c>
       <c r="E148" t="s">
         <v>294</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H148" s="5" t="s">
         <v>61</v>
       </c>
       <c r="I148" t="s">
         <v>307</v>
       </c>
       <c r="AE148">
         <v>1</v>
       </c>
       <c r="AF148">
         <v>19.0</v>
       </c>
       <c r="AI148" t="s">
@@ -7354,51 +7354,51 @@
       <c r="G161" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I161" t="s">
         <v>307</v>
       </c>
       <c r="J161" t="s">
         <v>29</v>
       </c>
       <c r="AE161">
         <v>1</v>
       </c>
       <c r="AF161">
         <v>19.0</v>
       </c>
       <c r="AI161" t="s">
         <v>414</v>
       </c>
       <c r="AJ161">
         <v>82613</v>
       </c>
       <c r="AK161">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="162" spans="1:37">
       <c r="D162" t="s">
         <v>434</v>
       </c>
       <c r="E162" t="s">
         <v>229</v>
       </c>
       <c r="G162" s="3" t="s">
         <v>40</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>118</v>
       </c>
       <c r="I162" t="s">
         <v>307</v>
       </c>
       <c r="AE162">
         <v>1</v>
       </c>
       <c r="AF162">
         <v>19.0</v>
       </c>
       <c r="AI162" t="s">