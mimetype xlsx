--- v1 (2026-09-08)
+++ v2 (2026-10-20)
@@ -1859,51 +1859,51 @@
       <c r="G7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I7" t="s">
         <v>27</v>
       </c>
       <c r="J7" t="s">
         <v>50</v>
       </c>
       <c r="AE7">
         <v>1</v>
       </c>
       <c r="AF7">
         <v>15.0</v>
       </c>
       <c r="AI7" t="s">
         <v>46</v>
       </c>
       <c r="AJ7">
         <v>78829</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>52</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I8" t="s">
         <v>27</v>
       </c>
       <c r="J8" t="s">
         <v>50</v>
       </c>
       <c r="AE8">
@@ -2258,51 +2258,51 @@
       <c r="F19" t="s">
         <v>85</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I19" t="s">
         <v>27</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>17.0</v>
       </c>
       <c r="AI19" t="s">
         <v>82</v>
       </c>
       <c r="AJ19">
         <v>78770</v>
       </c>
       <c r="AK19">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>86</v>
       </c>
       <c r="E20" t="s">
         <v>87</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>88</v>
       </c>
       <c r="I20" t="s">
         <v>27</v>
       </c>
       <c r="AE20">
         <v>2</v>
       </c>
       <c r="AF20">
         <v>22.0</v>
       </c>
       <c r="AG20">
@@ -4380,51 +4380,51 @@
       <c r="H81" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I81" t="s">
         <v>231</v>
       </c>
       <c r="J81" t="s">
         <v>34</v>
       </c>
       <c r="AD81" t="s">
         <v>255</v>
       </c>
       <c r="AE81">
         <v>1</v>
       </c>
       <c r="AF81">
         <v>13.0</v>
       </c>
       <c r="AI81" t="s">
         <v>248</v>
       </c>
       <c r="AJ81">
         <v>78407</v>
       </c>
       <c r="AK81">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="82" spans="1:37">
       <c r="D82" t="s">
         <v>256</v>
       </c>
       <c r="E82" t="s">
         <v>257</v>
       </c>
       <c r="G82" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H82" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I82" t="s">
         <v>231</v>
       </c>
       <c r="J82" t="s">
         <v>258</v>
       </c>
       <c r="AD82" t="s">
         <v>259</v>
       </c>
       <c r="AF82">
@@ -5351,51 +5351,51 @@
       <c r="F109" t="s">
         <v>317</v>
       </c>
       <c r="G109" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H109" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I109" t="s">
         <v>231</v>
       </c>
       <c r="AE109">
         <v>1</v>
       </c>
       <c r="AF109">
         <v>17.0</v>
       </c>
       <c r="AI109" t="s">
         <v>315</v>
       </c>
       <c r="AJ109">
         <v>78137</v>
       </c>
       <c r="AK109">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="110" spans="1:37">
       <c r="D110" t="s">
         <v>318</v>
       </c>
       <c r="E110" t="s">
         <v>319</v>
       </c>
       <c r="G110" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H110" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I110" t="s">
         <v>231</v>
       </c>
       <c r="AE110">
         <v>1</v>
       </c>
       <c r="AF110">
         <v>17.0</v>
       </c>
       <c r="AI110" t="s">
@@ -5418,51 +5418,51 @@
       <c r="G111" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H111" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I111" t="s">
         <v>231</v>
       </c>
       <c r="J111" t="s">
         <v>50</v>
       </c>
       <c r="AE111">
         <v>1</v>
       </c>
       <c r="AF111">
         <v>17.0</v>
       </c>
       <c r="AI111" t="s">
         <v>315</v>
       </c>
       <c r="AJ111">
         <v>78421</v>
       </c>
       <c r="AK111">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="112" spans="1:37">
       <c r="D112" t="s">
         <v>323</v>
       </c>
       <c r="E112" t="s">
         <v>324</v>
       </c>
       <c r="G112" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H112" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I112" t="s">
         <v>231</v>
       </c>
       <c r="J112" t="s">
         <v>325</v>
       </c>
       <c r="AF112">
         <v>12.0</v>
       </c>
       <c r="AG112">
@@ -5552,51 +5552,51 @@
       <c r="G115" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H115" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I115" t="s">
         <v>231</v>
       </c>
       <c r="J115" t="s">
         <v>335</v>
       </c>
       <c r="AE115">
         <v>2</v>
       </c>
       <c r="AF115">
         <v>22.0</v>
       </c>
       <c r="AI115" t="s">
         <v>315</v>
       </c>
       <c r="AJ115">
         <v>78791</v>
       </c>
       <c r="AK115">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="116" spans="1:37">
       <c r="D116" t="s">
         <v>332</v>
       </c>
       <c r="E116" t="s">
         <v>336</v>
       </c>
       <c r="F116" t="s">
         <v>337</v>
       </c>
       <c r="G116" s="3" t="s">
         <v>33</v>
       </c>
       <c r="H116" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I116" t="s">
         <v>231</v>
       </c>
       <c r="J116" t="s">
         <v>335</v>
       </c>
       <c r="AE116">
@@ -5689,51 +5689,51 @@
       <c r="G119" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>88</v>
       </c>
       <c r="I119" t="s">
         <v>231</v>
       </c>
       <c r="J119" t="s">
         <v>34</v>
       </c>
       <c r="AE119">
         <v>1</v>
       </c>
       <c r="AF119">
         <v>17.0</v>
       </c>
       <c r="AI119" t="s">
         <v>343</v>
       </c>
       <c r="AJ119">
         <v>78111</v>
       </c>
       <c r="AK119">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="120" spans="1:37">
       <c r="D120" t="s">
         <v>344</v>
       </c>
       <c r="E120" t="s">
         <v>293</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>88</v>
       </c>
       <c r="I120" t="s">
         <v>231</v>
       </c>
       <c r="J120" t="s">
         <v>121</v>
       </c>
       <c r="AE120">
         <v>1</v>
       </c>
       <c r="AF120">