--- v0 (2026-08-09)
+++ v1 (2026-09-08)
@@ -2914,51 +2914,51 @@
       <c r="H38" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I38" t="s">
         <v>92</v>
       </c>
       <c r="J38" t="s">
         <v>144</v>
       </c>
       <c r="AE38">
         <v>1</v>
       </c>
       <c r="AF38">
         <v>17.0</v>
       </c>
       <c r="AG38">
         <v>17.0</v>
       </c>
       <c r="AI38" t="s">
         <v>128</v>
       </c>
       <c r="AJ38">
         <v>78171</v>
       </c>
       <c r="AK38">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="39" spans="1:37">
       <c r="D39" t="s">
         <v>95</v>
       </c>
       <c r="E39" t="s">
         <v>96</v>
       </c>
       <c r="F39" t="s">
         <v>145</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>25</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>60</v>
       </c>
       <c r="I39" t="s">
         <v>92</v>
       </c>
       <c r="J39" t="s">
         <v>98</v>
       </c>
       <c r="AE39">