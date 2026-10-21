--- v0 (2026-09-08)
+++ v1 (2026-10-21)
@@ -3508,51 +3508,51 @@
       <c r="F73" t="s">
         <v>230</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H73" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I73" t="s">
         <v>151</v>
       </c>
       <c r="J73" t="s">
         <v>34</v>
       </c>
       <c r="AE73">
         <v>1</v>
       </c>
       <c r="AI73" t="s">
         <v>227</v>
       </c>
       <c r="AJ73">
         <v>34689</v>
       </c>
       <c r="AK73">
-        <v>3</v>
+        <v>4</v>
       </c>
     </row>
     <row r="74" spans="1:37">
       <c r="D74" t="s">
         <v>231</v>
       </c>
       <c r="E74" t="s">
         <v>180</v>
       </c>
       <c r="F74" t="s">
         <v>232</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H74" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I74" t="s">
         <v>151</v>
       </c>
       <c r="J74" t="s">
         <v>207</v>
       </c>
       <c r="AE74">