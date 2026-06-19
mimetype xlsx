--- v0 (2026-04-29)
+++ v1 (2026-06-19)
@@ -1009,51 +1009,51 @@
       <c r="E6" t="s">
         <v>40</v>
       </c>
       <c r="F6" t="s">
         <v>41</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>42</v>
       </c>
       <c r="I6" t="s">
         <v>28</v>
       </c>
       <c r="J6" t="s">
         <v>29</v>
       </c>
       <c r="AI6" t="s">
         <v>43</v>
       </c>
       <c r="AJ6">
         <v>105386</v>
       </c>
       <c r="AK6">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:37">
       <c r="D7" t="s">
         <v>44</v>
       </c>
       <c r="E7" t="s">
         <v>45</v>
       </c>
       <c r="F7" t="s">
         <v>46</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I7" t="s">
         <v>47</v>
       </c>
       <c r="J7" t="s">
         <v>34</v>
       </c>
       <c r="AI7" t="s">
@@ -1105,51 +1105,51 @@
       <c r="E9" t="s">
         <v>56</v>
       </c>
       <c r="F9" t="s">
         <v>57</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>52</v>
       </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="AI9" t="s">
         <v>54</v>
       </c>
       <c r="AJ9">
         <v>105372</v>
       </c>
       <c r="AK9">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>58</v>
       </c>
       <c r="E10" t="s">
         <v>59</v>
       </c>
       <c r="F10" t="s">
         <v>60</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>42</v>
       </c>
       <c r="I10" t="s">
         <v>52</v>
       </c>
       <c r="J10" t="s">
         <v>34</v>
       </c>
       <c r="AI10" t="s">
@@ -1264,50 +1264,53 @@
       </c>
       <c r="E14" t="s">
         <v>76</v>
       </c>
       <c r="F14" t="s">
         <v>77</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I14" t="s">
         <v>64</v>
       </c>
       <c r="J14" t="s">
         <v>74</v>
       </c>
       <c r="AI14" t="s">
         <v>66</v>
       </c>
       <c r="AJ14">
         <v>105403</v>
       </c>
+      <c r="AK14">
+        <v>5</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>78</v>
       </c>
       <c r="E15" t="s">
         <v>79</v>
       </c>
       <c r="F15" t="s">
         <v>80</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>81</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I15" t="s">
         <v>64</v>
       </c>
       <c r="J15" t="s">
         <v>70</v>
       </c>
       <c r="AI15" t="s">
         <v>82</v>
@@ -1357,81 +1360,84 @@
       </c>
       <c r="E17" t="s">
         <v>90</v>
       </c>
       <c r="F17" t="s">
         <v>91</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I17" t="s">
         <v>86</v>
       </c>
       <c r="J17" t="s">
         <v>92</v>
       </c>
       <c r="AI17" t="s">
         <v>88</v>
       </c>
       <c r="AJ17">
         <v>104957</v>
       </c>
+      <c r="AK17">
+        <v>5</v>
+      </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>93</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>94</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I18" t="s">
         <v>95</v>
       </c>
       <c r="J18" t="s">
         <v>74</v>
       </c>
       <c r="AI18" t="s">
         <v>96</v>
       </c>
       <c r="AJ18">
         <v>105217</v>
       </c>
       <c r="AK18">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:37">
       <c r="D19" t="s">
         <v>97</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>98</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I19" t="s">
         <v>95</v>
       </c>
       <c r="J19" t="s">
         <v>65</v>
       </c>
       <c r="AI19" t="s">