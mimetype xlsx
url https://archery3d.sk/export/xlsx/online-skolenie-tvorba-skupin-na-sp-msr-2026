--- v1 (2026-06-19)
+++ v2 (2026-07-24)
@@ -1329,51 +1329,51 @@
       <c r="E16" t="s">
         <v>84</v>
       </c>
       <c r="F16" t="s">
         <v>85</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I16" t="s">
         <v>86</v>
       </c>
       <c r="J16" t="s">
         <v>87</v>
       </c>
       <c r="AI16" t="s">
         <v>88</v>
       </c>
       <c r="AJ16">
         <v>105428</v>
       </c>
       <c r="AK16">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:37">
       <c r="D17" t="s">
         <v>89</v>
       </c>
       <c r="E17" t="s">
         <v>90</v>
       </c>
       <c r="F17" t="s">
         <v>91</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I17" t="s">
         <v>86</v>
       </c>
       <c r="J17" t="s">
         <v>92</v>
       </c>
       <c r="AI17" t="s">