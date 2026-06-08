--- v0 (2026-04-29)
+++ v1 (2026-06-08)
@@ -1525,51 +1525,51 @@
       <c r="E9" t="s">
         <v>52</v>
       </c>
       <c r="F9" t="s">
         <v>53</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>28</v>
       </c>
       <c r="J9" t="s">
         <v>34</v>
       </c>
       <c r="AI9" t="s">
         <v>55</v>
       </c>
       <c r="AJ9">
         <v>109417</v>
       </c>
       <c r="AK9">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:37">
       <c r="D10" t="s">
         <v>56</v>
       </c>
       <c r="E10" t="s">
         <v>57</v>
       </c>
       <c r="F10" t="s">
         <v>58</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I10" t="s">
         <v>28</v>
       </c>
       <c r="J10" t="s">
         <v>59</v>
       </c>
       <c r="AI10" t="s">
@@ -1586,51 +1586,51 @@
       <c r="E11" t="s">
         <v>61</v>
       </c>
       <c r="F11" t="s">
         <v>62</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I11" t="s">
         <v>28</v>
       </c>
       <c r="J11" t="s">
         <v>63</v>
       </c>
       <c r="AI11" t="s">
         <v>55</v>
       </c>
       <c r="AJ11">
         <v>109708</v>
       </c>
       <c r="AK11">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="12" spans="1:37">
       <c r="D12" t="s">
         <v>64</v>
       </c>
       <c r="E12" t="s">
         <v>65</v>
       </c>
       <c r="F12" t="s">
         <v>66</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H12" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I12" t="s">
         <v>28</v>
       </c>
       <c r="J12" t="s">
         <v>68</v>
       </c>
       <c r="AI12" t="s">
@@ -1993,51 +1993,51 @@
       <c r="E24" t="s">
         <v>65</v>
       </c>
       <c r="F24" t="s">
         <v>114</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I24" t="s">
         <v>89</v>
       </c>
       <c r="J24" t="s">
         <v>42</v>
       </c>
       <c r="AI24" t="s">
         <v>90</v>
       </c>
       <c r="AJ24">
         <v>109557</v>
       </c>
       <c r="AK24">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="25" spans="1:37">
       <c r="D25" t="s">
         <v>115</v>
       </c>
       <c r="E25" t="s">
         <v>116</v>
       </c>
       <c r="F25" t="s">
         <v>117</v>
       </c>
       <c r="G25" s="3" t="s">
         <v>54</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I25" t="s">
         <v>89</v>
       </c>
       <c r="J25" t="s">
         <v>118</v>
       </c>
       <c r="AI25" t="s">
@@ -2454,50 +2454,53 @@
       </c>
       <c r="E39" t="s">
         <v>171</v>
       </c>
       <c r="F39" t="s">
         <v>172</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I39" t="s">
         <v>173</v>
       </c>
       <c r="J39" t="s">
         <v>174</v>
       </c>
       <c r="AI39" t="s">
         <v>175</v>
       </c>
       <c r="AJ39">
         <v>109841</v>
       </c>
+      <c r="AK39">
+        <v>5</v>
+      </c>
     </row>
     <row r="40" spans="1:37">
       <c r="D40" t="s">
         <v>95</v>
       </c>
       <c r="E40" t="s">
         <v>176</v>
       </c>
       <c r="F40" t="s">
         <v>177</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I40" t="s">
         <v>173</v>
       </c>
       <c r="J40" t="s">
         <v>94</v>
       </c>
       <c r="AI40" t="s">
         <v>175</v>
@@ -2885,51 +2888,51 @@
       <c r="E53" t="s">
         <v>150</v>
       </c>
       <c r="F53" t="s">
         <v>218</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I53" t="s">
         <v>202</v>
       </c>
       <c r="J53" t="s">
         <v>203</v>
       </c>
       <c r="AI53" t="s">
         <v>204</v>
       </c>
       <c r="AJ53">
         <v>109712</v>
       </c>
       <c r="AK53">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="54" spans="1:37">
       <c r="D54" t="s">
         <v>219</v>
       </c>
       <c r="E54" t="s">
         <v>150</v>
       </c>
       <c r="F54" t="s">
         <v>220</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I54" t="s">
         <v>202</v>
       </c>
       <c r="J54" t="s">
         <v>159</v>
       </c>
       <c r="AI54" t="s">
@@ -3092,50 +3095,53 @@
         <v>236</v>
       </c>
       <c r="E60" t="s">
         <v>126</v>
       </c>
       <c r="F60" t="s">
         <v>237</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H60" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I60" t="s">
         <v>202</v>
       </c>
       <c r="J60" t="s">
         <v>238</v>
       </c>
       <c r="AI60" t="s">
         <v>239</v>
       </c>
       <c r="AJ60">
         <v>109645</v>
+      </c>
+      <c r="AK60">
+        <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:37">
       <c r="D61" t="s">
         <v>240</v>
       </c>
       <c r="E61" t="s">
         <v>189</v>
       </c>
       <c r="F61" t="s">
         <v>241</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H61" s="4" t="s">
         <v>67</v>
       </c>
       <c r="I61" t="s">
         <v>202</v>
       </c>
       <c r="J61" t="s">
         <v>203</v>
       </c>
       <c r="AI61" t="s">