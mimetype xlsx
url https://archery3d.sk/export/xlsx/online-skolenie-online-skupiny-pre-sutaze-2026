--- v0 (2026-04-29)
+++ v1 (2026-06-17)
@@ -1001,51 +1001,51 @@
       <c r="E5" t="s">
         <v>36</v>
       </c>
       <c r="F5" t="s">
         <v>37</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>34</v>
       </c>
       <c r="AI5" t="s">
         <v>39</v>
       </c>
       <c r="AJ5">
         <v>110246</v>
       </c>
       <c r="AK5">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:37">
       <c r="D6" t="s">
         <v>40</v>
       </c>
       <c r="E6" t="s">
         <v>41</v>
       </c>
       <c r="F6" t="s">
         <v>42</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I6" t="s">
         <v>43</v>
       </c>
       <c r="J6" t="s">
         <v>44</v>
       </c>
       <c r="AI6" t="s">
@@ -1097,51 +1097,51 @@
       <c r="E8" t="s">
         <v>53</v>
       </c>
       <c r="F8" t="s">
         <v>54</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I8" t="s">
         <v>49</v>
       </c>
       <c r="J8" t="s">
         <v>55</v>
       </c>
       <c r="AI8" t="s">
         <v>51</v>
       </c>
       <c r="AJ8">
         <v>110264</v>
       </c>
       <c r="AK8">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:37">
       <c r="D9" t="s">
         <v>56</v>
       </c>
       <c r="E9" t="s">
         <v>57</v>
       </c>
       <c r="F9" t="s">
         <v>58</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>38</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I9" t="s">
         <v>49</v>
       </c>
       <c r="J9" t="s">
         <v>59</v>
       </c>
       <c r="AI9" t="s">
@@ -1385,51 +1385,51 @@
       <c r="E17" t="s">
         <v>95</v>
       </c>
       <c r="F17" t="s">
         <v>96</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I17" t="s">
         <v>91</v>
       </c>
       <c r="J17" t="s">
         <v>79</v>
       </c>
       <c r="AI17" t="s">
         <v>93</v>
       </c>
       <c r="AJ17">
         <v>110201</v>
       </c>
       <c r="AK17">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:37">
       <c r="D18" t="s">
         <v>97</v>
       </c>
       <c r="E18" t="s">
         <v>98</v>
       </c>
       <c r="F18" t="s">
         <v>99</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I18" t="s">
         <v>91</v>
       </c>
       <c r="J18" t="s">
         <v>84</v>
       </c>
       <c r="AI18" t="s">