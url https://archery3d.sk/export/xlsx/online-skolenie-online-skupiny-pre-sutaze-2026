--- v1 (2026-06-17)
+++ v2 (2026-07-24)
@@ -1289,83 +1289,83 @@
       <c r="E14" t="s">
         <v>81</v>
       </c>
       <c r="F14" t="s">
         <v>82</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I14" t="s">
         <v>83</v>
       </c>
       <c r="J14" t="s">
         <v>84</v>
       </c>
       <c r="AI14" t="s">
         <v>85</v>
       </c>
       <c r="AJ14">
         <v>110349</v>
       </c>
       <c r="AK14">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:37">
       <c r="D15" t="s">
         <v>40</v>
       </c>
       <c r="E15" t="s">
         <v>86</v>
       </c>
       <c r="F15" t="s">
         <v>87</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="4" t="s">
         <v>64</v>
       </c>
       <c r="I15" t="s">
         <v>83</v>
       </c>
       <c r="J15" t="s">
         <v>44</v>
       </c>
       <c r="AI15" t="s">
         <v>88</v>
       </c>
       <c r="AJ15">
         <v>110387</v>
       </c>
       <c r="AK15">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="16" spans="1:37">
       <c r="D16" t="s">
         <v>89</v>
       </c>
       <c r="E16" t="s">
         <v>53</v>
       </c>
       <c r="F16" t="s">
         <v>90</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I16" t="s">
         <v>91</v>
       </c>
       <c r="J16" t="s">
         <v>92</v>
       </c>
       <c r="AI16" t="s">