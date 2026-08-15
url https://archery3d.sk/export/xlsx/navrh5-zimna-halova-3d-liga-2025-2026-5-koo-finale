--- v0 (2026-07-24)
+++ v1 (2026-08-15)
@@ -1387,53 +1387,50 @@
       </c>
       <c r="G4" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I4" t="s">
         <v>28</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="AD4" t="s">
         <v>35</v>
       </c>
       <c r="AF4">
         <v>6.0</v>
       </c>
       <c r="AI4" t="s">
         <v>31</v>
       </c>
       <c r="AJ4">
         <v>105030</v>
       </c>
-      <c r="AK4">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="5" spans="1:37">
       <c r="D5" t="s">
         <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>37</v>
       </c>
       <c r="F5" t="s">
         <v>38</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="I5" t="s">
         <v>28</v>
       </c>
       <c r="J5" t="s">
         <v>29</v>
       </c>
       <c r="AD5" t="s">
         <v>39</v>