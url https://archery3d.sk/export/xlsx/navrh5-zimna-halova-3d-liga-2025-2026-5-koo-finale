--- v1 (2026-08-15)
+++ v2 (2026-10-22)
@@ -1487,51 +1487,51 @@
       <c r="E7" t="s">
         <v>47</v>
       </c>
       <c r="F7" t="s">
         <v>48</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I7" t="s">
         <v>28</v>
       </c>
       <c r="AF7">
         <v>17.0</v>
       </c>
       <c r="AI7" t="s">
         <v>50</v>
       </c>
       <c r="AJ7">
         <v>109352</v>
       </c>
       <c r="AK7">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:37">
       <c r="D8" t="s">
         <v>51</v>
       </c>
       <c r="E8" t="s">
         <v>52</v>
       </c>
       <c r="F8" t="s">
         <v>53</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H8" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I8" t="s">
         <v>28</v>
       </c>
       <c r="AF8">
         <v>17.0</v>
       </c>
       <c r="AI8" t="s">
@@ -1880,86 +1880,86 @@
       <c r="G19" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H19" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I19" t="s">
         <v>83</v>
       </c>
       <c r="J19" t="s">
         <v>89</v>
       </c>
       <c r="AE19">
         <v>1</v>
       </c>
       <c r="AF19">
         <v>17.0</v>
       </c>
       <c r="AI19" t="s">
         <v>85</v>
       </c>
       <c r="AJ19">
         <v>108968</v>
       </c>
       <c r="AK19">
-        <v>4</v>
+        <v>3</v>
       </c>
     </row>
     <row r="20" spans="1:37">
       <c r="D20" t="s">
         <v>95</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20" t="s">
         <v>97</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>26</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I20" t="s">
         <v>83</v>
       </c>
       <c r="J20" t="s">
         <v>89</v>
       </c>
       <c r="AF20">
         <v>17.0</v>
       </c>
       <c r="AI20" t="s">
         <v>98</v>
       </c>
       <c r="AJ20">
         <v>108888</v>
       </c>
       <c r="AK20">
-        <v>5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="21" spans="1:37">
       <c r="D21" t="s">
         <v>99</v>
       </c>
       <c r="E21" t="s">
         <v>100</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>49</v>
       </c>
       <c r="I21" t="s">
         <v>101</v>
       </c>
       <c r="AF21">
         <v>17.0</v>
       </c>
       <c r="AI21" t="s">
         <v>102</v>
       </c>
       <c r="AJ21">
@@ -2870,50 +2870,53 @@
         <v>185</v>
       </c>
       <c r="F50" t="s">
         <v>186</v>
       </c>
       <c r="G50" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I50" t="s">
         <v>162</v>
       </c>
       <c r="J50" t="s">
         <v>89</v>
       </c>
       <c r="AF50">
         <v>10.0</v>
       </c>
       <c r="AI50" t="s">
         <v>187</v>
       </c>
       <c r="AJ50">
         <v>109094</v>
+      </c>
+      <c r="AK50">
+        <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:37">
       <c r="D51" t="s">
         <v>188</v>
       </c>
       <c r="E51" t="s">
         <v>82</v>
       </c>
       <c r="F51" t="s">
         <v>189</v>
       </c>
       <c r="G51" s="3" t="s">
         <v>43</v>
       </c>
       <c r="H51" s="4" t="s">
         <v>44</v>
       </c>
       <c r="I51" t="s">
         <v>162</v>
       </c>
       <c r="J51" t="s">
         <v>170</v>
       </c>
       <c r="AF51">